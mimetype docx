--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined territorial life cycle assessment and ecosystem services valuation to analyse the environmental performance of coastal planning scenarios: Insights from a case study in southern France</w:t>
+                <w:t xml:space="preserve">Quels leviers pour des trajectoires d’adaptation aux risques côtiers ? L’exemple de la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Philippot</w:t>
+                <w:t xml:space="preserve">Adrien Duprielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lavoie</w:t>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bulle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108256⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144mx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353874v1</w:t>
+                <w:t xml:space="preserve">hal-05115195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers pour des trajectoires d’adaptation aux risques côtiers ? L’exemple de la région Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined territorial life cycle assessment and ecosystem services valuation to analyse the environmental performance of coastal planning scenarios: Insights from a case study in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Duprielle</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Jérôme Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Cécile Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.108256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144mx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115195v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -481,775 +481,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuation of ecosystem services and social choice: the impact of deliberation in the context of two different aggregation rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769324v1</w:t>
+                <w:t xml:space="preserve">hal-04281595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des sites Natura 2000 en mer : entre procédures normatives et inventions locales, plaidoyer pour un bricolage institutionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Delannoy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ges.2024.27⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839615v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practical and pragmatic way to assess deeper motivations for ecosystems preservation in developing country -The case of Banc d'Arguin National Park (Mauritania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lemine Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.100983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Retour sur la co-construction de stratégies de recomposition spatiale. Le cas de l’Occitanie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281595v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical and pragmatic way to assess deeper motivations for ecosystems preservation in developing country -The case of Banc d'Arguin National Park (Mauritania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des sites Natura 2000 en mer : entre procédures normatives et inventions locales, plaidoyer pour un bricolage institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lemine Abdel Hamid</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.100983⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.577-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554012v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la co-construction de stratégies de recomposition spatiale. Le cas de l’Occitanie (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valuation of ecosystem services and social choice: the impact of deliberation in the context of two different aggregation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Michel</w:t>
+                <w:t xml:space="preserve">Richard Howarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.619-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-022-01421-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578812v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory of a coastal social-ecological system: analyzing co-evolution and regime shifts in the Thau lagoon (Mediterranean Sea, France), 1970–2018</w:t>
               </w:r>
@@ -1261,51 +1261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1603,64 +1603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les trajectoires d’engagement dans la gouvernance d’une politique environnementale : l’exemple de Natura 2000 en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Clennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (6), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1), pp.art27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,77 +1915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the contribution of nature to well-being: The case of ecosystem services related to fish-farming ponds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.107217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,2435 +2151,2435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts d'une infrastructure de données satellitaires : application à la gestion des coupes rases en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner l’efficacité de la gouvernance d’une AMP : le cas de Natura 2000 en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Niang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chady Jabbour</w:t>
+                <w:t xml:space="preserve">Ludovic Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.213.0473⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.30564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609348v1</w:t>
+                <w:t xml:space="preserve">hal-03287999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guigone Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’efficacité de la gouvernance d’une AMP : le cas de Natura 2000 en mer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les observatoires de la mer et du littoral : du suivi des interactions hommes-milieux a la coordination des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Montgruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287999v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires de la mer et du littoral : du suivi des interactions hommes-milieux a la coordination des acteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Montgruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429163v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.106959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349236v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119760v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des impacts d'une infrastructure de données satellitaires : application à la gestion des coupes rases en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Kenji Ose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vye</w:t>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, pp.473-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.213.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525062v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Pauly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966123v1</w:t>
+                <w:t xml:space="preserve">hal-02614204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidisciplinary Approach for Restoration Ecology of Shallow Coastal Lagoons, a Case Study in South France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Apport de l’information géospatiale dans les décisions d’aménagement du territoire : une expérimentation à partir de cartes d'occupation du sol à très haute résolution spatiale, et de cartes de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leruste</w:t>
+                <w:t xml:space="preserve">Camille Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Le Fur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bec</w:t>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00108⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.17778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100356v1</w:t>
+                <w:t xml:space="preserve">hal-03110013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How Much Would You Pay for a Satellite Image?: Lessons Learned From French Spatial-Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.8-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MGRS.2019.2941751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614204v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03604641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Would You Pay for a Satellite Image?: Lessons Learned From French Spatial-Data Infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MGRS.2019.2941751⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160(1), pp.157-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02690-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03604641v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’information géospatiale dans les décisions d’aménagement du territoire : une expérimentation à partir de cartes d'occupation du sol à très haute résolution spatiale, et de cartes de services écosystémiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chady Jabbour</w:t>
+                <w:t xml:space="preserve">A Multidisciplinary Approach for Restoration Ecology of Shallow Coastal Lagoons, a Case Study in South France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cousin</w:t>
+                <w:t xml:space="preserve">Ines Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Luque</w:t>
+                <w:t xml:space="preserve">Béatrice Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.17778. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110013v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160(1), pp.157-177. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-020-02690-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569398v1</w:t>
+                <w:t xml:space="preserve">hal-02966123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Évaluation économique et perceptions des services écosystémiques marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Anaï Mangos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, p. 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049356v1</w:t>
+                <w:t xml:space="preserve">hal-02130251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences marines et littorales en Occitanie : avant propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de relocalisation face à la montée du niveau de la mer : perceptions et évaluation des dommages évités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bandelier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, p. 6-8</w:t>
+              <w:t xml:space="preserve">, 2019, 24, p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130185v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+                <w:t xml:space="preserve">Sciences marines et littorales en Occitanie : avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Vye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+                <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, p. 6-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454621v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Callier</w:t>
+                <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.772-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01795621v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique et perceptions des services écosystémiques marins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Callier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.149-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02130251v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de relocalisation face à la montée du niveau de la mer : perceptions et évaluation des dommages évités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130301v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4613,103 +4613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des impacts économiques d’une infrastructure de données spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 9 (2), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,90 +4743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial data infrastructure management: A two-sided market approach for strategic reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.69-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des activités conchylicoles à la qualité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24, p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4935,4073 +4935,4073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des indicateurs pour identifier les effets des démarches participatives : application au cas du département du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.018⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Janvier (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.181.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950061v1</w:t>
+                <w:t xml:space="preserve">hal-01819174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Andre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1815-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1313-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950062v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Grisel</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1313-y⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737141v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs pour identifier les effets des démarches participatives : application au cas du département du Gard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+                <w:t xml:space="preserve">Services écosystémiques et gestion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey-Valette Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819174v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services écosystémiques et gestion des territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Perceptions of the role played by aquaculture and the services it provides for territories: complementarity of survey types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (04), pp.270--285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oje.2018.84017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090942v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Research in Aquaculture in North Africa and Support for Sustainable Development and Innovation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fondamentaux d’un développement durable du « système mer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, p. 55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826740v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the role played by aquaculture and the services it provides for territories: complementarity of survey types</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Research in Aquaculture in North Africa and Support for Sustainable Development and Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/oje.2018.84017⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23308249.2017.1410521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950060v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondamentaux d’un développement durable du « système mer »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.1--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration ecology of coastal lagoons: new methods for the prediction of ecological trajectories and economic valuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An assessment method of ecosystem services based on stakeholders perceptions: the Rapid Ecosystem Services Participatory Appraisal (RESPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Lifran</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2601⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, à paraître, à paraître. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760597v1</w:t>
+                <w:t xml:space="preserve">hal-01579324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les impacts des infrastructures de données géographiques (IDG) et des observatoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00029⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929482v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward planning to maintain the attractiveness of coastal areas: Choosing between seawalls and managed retreat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Déterminants des aptitudes à l’éco-innovation des pisciculteurs : Exemples de la France et du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (262), pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043022v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment method of ecosystem services based on stakeholders perceptions: the Rapid Ecosystem Services Participatory Appraisal (RESPA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forward planning to maintain the attractiveness of coastal areas: Choosing between seawalls and managed retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01579324v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesurer les impacts des infrastructures de données géographiques (IDG) et des observatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.375 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043021v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants des aptitudes à l’éco-innovation des pisciculteurs : Exemples de la France et du Brésil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Restoration ecology of coastal lagoons: new methods for the prediction of ecological trajectories and economic valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouardo Chia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (262), pp.51-65. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.137 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524317v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visitors' awareness of ICZM and WTP for beach preservation in four European Mediterranean regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des territoires littoraux face aux enjeux de la relocalisation des biens et des activités en réponse à la montée du niveau de la mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marzetti</w:t>
+                <w:t xml:space="preserve">Paul Sauboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Disegna</w:t>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koutrakis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Schauner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.100-108</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945969v1</w:t>
+                <w:t xml:space="preserve">hal-02049308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des territoires littoraux face aux enjeux de la relocalisation des biens et des activités en réponse à la montée du niveau de la mer.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vingt ans d’aquaculture en Afrique du Nord : évolutions, bilan critique et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.64004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2016044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049308v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt ans d’aquaculture en Afrique du Nord : évolutions, bilan critique et avenir</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating the impacts of sea level rise on coastal wetlands in Languedoc-Roussillon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rufray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2016044⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926714v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impacts of sea level rise on coastal wetlands in Languedoc-Roussillon, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rufray</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062363v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (53), pp.23-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873348v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement durable en zones côtières: comment territorialiser l’intérêt général environnemental? Un cadre d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (53), pp.23-46</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635814v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable en zones côtières: comment territorialiser l’intérêt général environnemental? Un cadre d’analyse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+                <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544547v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visitors' awareness of ICZM and WTP for beach preservation in four European Mediterranean regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Disegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koutrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sapounidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.100-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450008v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of justice and solidarity variables on the acceptability of managed realignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Lacoste</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.361 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1119097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618466v1</w:t>
+                <w:t xml:space="preserve">hal-01836709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of justice and solidarity variables on the acceptability of managed realignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Perceptions on equity and responsibility in coastal zone policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1119097⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.284 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836709v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions on equity and responsibility in coastal zone policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Clément</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Pérez-Agúndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.310 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01872099v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur la co-construction d’un guide sur la gouvernance territoriale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2013.862492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062013v1</w:t>
+                <w:t xml:space="preserve">hal-00946773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic assessment and analysis of beach attendance using video images at the Lido of Sète beach, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Picand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102, pp.114-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.09.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptions of the services provided by pond fish farming in Lorraine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2013.862492⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946773v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing aquaculture sustainability : a comparative methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (6), pp.503-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504509.2014.964350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the services provided by pond fish farming in Lorraine (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+                <w:t xml:space="preserve">Modeling economic vulnerability: As applied to microbiological contamination on the Thau Lagoon shellfish farming industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Pérez Agundez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Yimam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562176v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling economic vulnerability: As applied to microbiological contamination on the Thau Lagoon shellfish farming industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Comment analyser la gouvernance territoriale ? Mise à l’épreuve d’une grille de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.143-151. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2014/1), pp.65-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2014.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.16.65-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725523v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser la gouvernance territoriale ? Mise à l’épreuve d’une grille de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retour d’expérience sur la co-construction d’un guide sur la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (2014/1), pp.65-89. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.60-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.16.65-89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506307v1</w:t>
+                <w:t xml:space="preserve">hal-01062013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,334 +9063,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’évaluation de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/5, pp.783-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.125.0783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904078v1</w:t>
+                <w:t xml:space="preserve">hal-02642363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la gouvernance territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012/5, pp.783-804. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.125.0783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642363v1</w:t>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques postulats relatifs aux indicateurs de développement durable : l'exemple de l'aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.253-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9424,103 +9424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture system diversity and sustainable development: fish farms and their representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (2), pp.187-198. </w:t>
@@ -9552,2253 +9552,2253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation du patrimoine et nouvelles alternatives pour un développement local durable dans le Sud-est tunisien</w:t>
+                <w:t xml:space="preserve">Perception des risques côtiers et Gestion Intégrée des Zoness Côtières (GIZC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Abichou</w:t>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Jouve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+                <w:t xml:space="preserve">Laura-Mars Henichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongi Sghaier</w:t>
+                <w:t xml:space="preserve">Maria-Noël Pi-Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (2), pp.67 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663417v1</w:t>
+                <w:t xml:space="preserve">hal-02662674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du patrimoine et nouvelles alternatives pour un développement local durable dans le Sud-est tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des typologies d'exploitations aquacoles aux exigences du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (2-3), pp.199-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2009.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des risques côtiers et Gestion Intégrée des Zoness Côtières (GIZC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluer la durabilité des systèmes et des territoires aquacoles : proposition méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria-Noël Pi-Alperin</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (2), pp.67 - 74. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2-3), pp.211-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662674v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité des systèmes et des territoires aquacoles : proposition méthodologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">La valorisation du patrimoine et nouvelles alternatives pour un développement local durable dans le Sud-est tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Sghaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665196v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Dispositifs et outils de gouvernance territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance: Institutional and learning plans facilitating the appropriation of sustainable development. Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 209 (4), pp.7-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2-4), pp.101-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.2602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2008.026506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195262v1</w:t>
+                <w:t xml:space="preserve">hal-01195176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance: Institutional and learning plans facilitating the appropriation of sustainable development. Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aquaculture and sustainable development: a regulatory or governance system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (2-4), pp.101-114. </w:t>
+              <w:t xml:space="preserve">, 2008, 11 (2/3/4), pp.138-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2008.026506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2008.026498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195176v1</w:t>
+                <w:t xml:space="preserve">hal-02656014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaculture and sustainable development: a regulatory or governance system?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Conclusion : Vers une technologie de la gouvernance territoriale ! Plaidoyer pour un programme de recherche sur les instruments et dispositifs de la gouvernance des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2008.026498⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 209 (2008/4), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656014v1</w:t>
+                <w:t xml:space="preserve">hal-01197802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Vers une technologie de la gouvernance territoriale ! Plaidoyer pour un programme de recherche sur les instruments et dispositifs de la gouvernance des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Introduction : Dispositifs et outils de gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 209 (2008/4), pp.167-177. </w:t>
+              <w:t xml:space="preserve">, 2008, 209 (4), pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.2603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.2602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197802v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the key issue concerning the use of sustainable development indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le développement durable : un défi pour l'aquaculture marine en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Laloe</w:t>
+                <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Fur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathe Syndhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014410⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.301-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2007.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664582v1</w:t>
+                <w:t xml:space="preserve">hal-02665316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165842v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on the Use of Sustainable Development Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1-2), 194 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction to the key issue concerning the use of sustainable development indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661025v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable : un défi pour l'aquaculture marine en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2007.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665316v1</w:t>
+                <w:t xml:space="preserve">hal-00165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des dimensions territoriale et institutionnelle du developpement durable : le cas des politiques de gestion intégrée des zones côtières (GIZC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658254v1</w:t>
+                <w:t xml:space="preserve">hal-02659007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des dimensions territoriale et institutionnelle du developpement durable : le cas des politiques de gestion intégrée des zones côtières (GIZC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, n.p</w:t>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659007v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S PAT I A L M A N A G E M E N T OF NEAR SHORE COASTA L A R E A S : THE USE OF MARINE PROTECTED AREAS (MPA S ) IN A FISHERIES MANAGEMENT C O N T E X T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loubersac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">J Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maurel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
+              <w:t xml:space="preserve">, 2006, pp.301-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589117v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S PAT I A L M A N A G E M E N T OF NEAR SHORE COASTA L A R E A S : THE USE OF MARINE PROTECTED AREAS (MPA S ) IN A FISHERIES MANAGEMENT C O N T E X T</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Roussel</w:t>
+                <w:t xml:space="preserve">L’apport de la gestion intégrée des zones côtières (GIZC) à la gestion de l’érosion côtière : intérêt et exemple en Méditerranée française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Rey-Valette</w:t>
+                <w:t xml:space="preserve">Philippe Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.2529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228768v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la gestion intégrée des zones côtières (GIZC) à la gestion de l’érosion côtière : intérêt et exemple en Méditerranée française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">SYSCOLAG: A T R A N S D I S C I P L I N A RY AND MULT I - S TA K E H O L D E R APPROACH TO WARDS INTEGRATED COASTA L A R E A M A N A G E M E N T. AN EXPERIMENT IN LANGUEDOC-ROUSSILLON (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carbonnel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.265-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663483v1</w:t>
+                <w:t xml:space="preserve">hal-03228760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSCOLAG: A T R A N S D I S C I P L I N A RY AND MULT I - S TA K E H O L D E R APPROACH TO WARDS INTEGRATED COASTA L A R E A M A N A G E M E N T. AN EXPERIMENT IN LANGUEDOC-ROUSSILLON (FRANCE)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+                <w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Libourel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Maurel</w:t>
+                <w:t xml:space="preserve">Lionel Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.265-274</w:t>
+              <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228760v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (124)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11810,428 +11810,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles caractéristiques et spécificités de la recomposition spatiale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment étudier les solidarités amont aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de la Région Sud sur le Littoral et changement climatique: des enjeux stratégiques pour la planification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulon, France</w:t>
+              <w:t xml:space="preserve">Séminaire OFB, Projet LIFE ARTISAN, Groupe de Travail national Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938677v1</w:t>
+                <w:t xml:space="preserve">hal-04938843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment étudier les solidarités amont aval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OFB, Projet LIFE ARTISAN, Groupe de Travail national Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938843v1</w:t>
+                <w:t xml:space="preserve">hal-04973753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duprielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973753v1</w:t>
+                <w:t xml:space="preserve">hal-04938761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quelles caractéristiques et spécificités de la recomposition spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Atelier de la Région Sud sur le Littoral et changement climatique: des enjeux stratégiques pour la planification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938761v1</w:t>
+                <w:t xml:space="preserve">hal-04938677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience co-construction du plan régional pour l’adaptation du littoral et du cahier des charge des stratégies locales dans le cadre du PL21 en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP Littoral et Région Nouvelle Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12256,51 +12256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et perceptions des lagunes, caractère de bien commun et contribution au bien-être des habitant : audition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Economique social et Environnemental d’Occitanie Commission 6 : « Littoral – Coopérations Transfrontalières et Méditerranéennes - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12325,51 +12325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions d’adaptation des littoraux au changement climatique et mise en œuvre de la recomposition spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national CNFPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12388,195 +12388,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral face aux changements globaux : Attentes des acteurs et usages des résultats scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perceptions et opérationnalisation des politiques de recomposition spatiale en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Pole Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Occitanie, Feb 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628120v1</w:t>
+                <w:t xml:space="preserve">hal-04938711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et opérationnalisation des politiques de recomposition spatiale en Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le littoral face aux changements globaux : Attentes des acteurs et usages des résultats scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pole Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Occitanie, Feb 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938711v1</w:t>
+                <w:t xml:space="preserve">hal-04628120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles modalités participatives au service des recherches sur les solutions fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12614,51 +12614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des inégalités environnementales liées aux lagunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12716,251 +12716,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux de gouvernance pour élaborer et mettre en œuvre des politiques d’adaptation des territoires littoraux au changement climatique ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition à la Chambre régionale des comptes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973422v1</w:t>
+                <w:t xml:space="preserve">hal-04142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels enjeux de gouvernance pour élaborer et mettre en œuvre des politiques d’adaptation des territoires littoraux au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Audition à la Chambre régionale des comptes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142487v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur les politiques d’adaptation du Littoral en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Climate Academy Séminaire des Nations Unies "Migrations, relocalisations planifiées et recomposition territoriale face aux risques climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12979,333 +12979,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la participation, l'engagement et les apprentissages sociaux face à la recomposition spatiale : l'exemple de l'apport des jeux sérieux et des observatoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anticiper et accompagner les processus et trajectoires de transition. Quels challenges pour la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Séminaire organisé par le Réseau d'Observation du Littoral de Normandie et des Hauts-de-France: "Jeux sérieux et simulation participative des dispositifs pilotes pour construire la gouvernance littorale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint Valéry Sur Seine, France</w:t>
+              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938892v1</w:t>
+                <w:t xml:space="preserve">hal-04938916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au CC : une revue de 10 enquêtes en France Métropolitaine. Synthèse du projet MASALA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de l'adaptation des territoires littoraux à la montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifique de la stratégie nationale de gestion intégrée du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint Jean de Mont, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Triadou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938725v1</w:t>
+                <w:t xml:space="preserve">hal-04973435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper et accompagner les processus et trajectoires de transition. Quels challenges pour la gouvernance territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au CC : une revue de 10 enquêtes en France Métropolitaine. Synthèse du projet MASALA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifique de la stratégie nationale de gestion intégrée du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint Jean de Mont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938916v1</w:t>
+                <w:t xml:space="preserve">hal-04938725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'adaptation des territoires littoraux à la montée du niveau de la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Renforcer la participation, l'engagement et les apprentissages sociaux face à la recomposition spatiale : l'exemple de l'apport des jeux sérieux et des observatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Triadou, France</w:t>
+              <w:t xml:space="preserve">10. Séminaire organisé par le Réseau d'Observation du Littoral de Normandie et des Hauts-de-France: "Jeux sérieux et simulation participative des dispositifs pilotes pour construire la gouvernance littorale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint Valéry Sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973435v1</w:t>
+                <w:t xml:space="preserve">hal-04938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, société et prises de décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées Littoral et Mer 2022 : "Adaptation des villes et territoires côtiers face au changement climatique : quel devenir ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13324,260 +13324,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la precision des cartes d’occupation du sol a la decision pour l’amenagement du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et foncier : faire face au recul du trait de côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Aboueldahab</w:t>
+                <w:t xml:space="preserve">Joseph Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Jabbour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Colloque international de l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les web-conférences du Lifti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Initiatives Foncières et Territoriales Innovantes, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938970v1</w:t>
+                <w:t xml:space="preserve">hal-03256878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et foncier : faire face au recul du trait de côte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apport de la precision des cartes d’occupation du sol a la decision pour l’amenagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leclerc</w:t>
+                <w:t xml:space="preserve">George Aboueldahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nouvel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les web-conférences du Lifti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Initiatives Foncières et Territoriales Innovantes, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">57. Colloque international de l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256878v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité des exploitations agricoles au changement climatique : territoire du Pays Haut Languedoc et Vignobles.</w:t>
               </w:r>
@@ -13589,51 +13589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13671,51 +13671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’économie aux études climatiques : Gestion intégrée et concertée des littoraux face à l’adaptation à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WebConférence climat social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13740,51 +13740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance bleue et résilience des Océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13809,90 +13809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13934,90 +13934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la diversité des valeurs et des fonctions de l’information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodatadays 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14055,51 +14055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mongruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14150,51 +14150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour l'évaluation de la vulnérabilité des exploitations agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14258,51 +14258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14366,77 +14366,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurolag 9 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Venise, Italy</w:t>
@@ -14459,2473 +14459,2473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques locales, gouvernance multi-niveaux et accompagnement de dispositifs pluri-acteurs Session Méthodes et outils : Comment accompagner la gouvernance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA CIRAD, Montpellier La gouvernance de l’élevage dans les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939118v1</w:t>
+                <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs et enjeux des données spatiales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement du ces paysage "paysages et données satellitaires - vers une science de la durabilité au sud ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107024v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107104v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts économiques et sociaux ? Quelles voies d’adaptation des sociétés littorales face à la montée du niveau de la mer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Planet Océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter les littoraux à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Comité scientifique du Conservatoire du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Balouin</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324658v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cumul de vulnérabilité et pratiques des conchyliculteurs de l’étang de Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939152v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamiques locales, gouvernance multi-niveaux et accompagnement de dispositifs pluri-acteurs Session Méthodes et outils : Comment accompagner la gouvernance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque INRA CIRAD, Montpellier La gouvernance de l’élevage dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610240v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumul de vulnérabilité et pratiques des conchyliculteurs de l’étang de Thau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valeurs et enjeux des données spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées de lancement du ces paysage "paysages et données satellitaires - vers une science de la durabilité au sud ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107150v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et effets économiques des infrastructures de données géo-spatiales (IDGS) : quelques pistes de réflexion à partir de l'expérience de GEOSUD et de Theia</w:t>
+                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Repenser les cartes à l'ère du Web: approches critiques et enjeux politiques, sociaux et économiques des données territoriales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.24</w:t>
+              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609613v1</w:t>
+                <w:t xml:space="preserve">hal-02049861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency, resilience and global change: the case of small scale fishermen in Côte d’Ivoire coastal zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La co-construction numérique dans le cadre de projet d’aménagement du territoire. Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Pierre Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ollagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Human Développement &amp; Capability Association Conference "Human Development and Social Inclusion in an Urbanizing World"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049759v1</w:t>
+                <w:t xml:space="preserve">hal-02106698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and concerted management of the thau territory in response to sustainable development.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018, French Sellfish Industry Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049766v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction numérique dans le cadre de projet d’aménagement du territoire. Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+                <w:t xml:space="preserve">Agency, resilience and global change : the case of small scale fishermen in Côte d’Ivoire coastal zones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Estival</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ollagnon</w:t>
+                <w:t xml:space="preserve">Pierre Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">19. Biennial conference of IIFET "Adapting to a changing world : challenges AND opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade, Jul 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106698v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Integrated and concerted management of the thau territory in response to sustainable development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">AQUA 2018, French Sellfish Industry Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049861v1</w:t>
+                <w:t xml:space="preserve">hal-02049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agency, resilience and global change: the case of small scale fishermen in Côte d’Ivoire coastal zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
+              <w:t xml:space="preserve">2018 Human Développement &amp; Capability Association Conference "Human Development and Social Inclusion in an Urbanizing World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790953v1</w:t>
+                <w:t xml:space="preserve">hal-02049759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency, resilience and global change : the case of small scale fishermen in Côte d’Ivoire coastal zones.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Usages et effets économiques des infrastructures de données géo-spatiales (IDGS) : quelques pistes de réflexion à partir de l'expérience de GEOSUD et de Theia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial conference of IIFET "Adapting to a changing world : challenges AND opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade, Jul 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Colloque "Repenser les cartes à l'ère du Web: approches critiques et enjeux politiques, sociaux et économiques des données territoriales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049785v1</w:t>
+                <w:t xml:space="preserve">hal-02609613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation socioéconomique de l’impact des chocs environnementaux et anthropiques sur les communautés littorales : cas des pêcheurs artisans maritimes en Côte d’Ivoire.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Co-construire des stratégies territoriales d’adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast 2017 Evolution systémique et de la biodiversité des environnements côtiers et littoraux sous la pression du changement climatique, des facteurs naturels et anthropiques locaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque GICC Science et société. Pour l’adaptation des territoires aux changements climatiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049963v1</w:t>
+                <w:t xml:space="preserve">hal-02050921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relocalisations face à la montée du niveau de la mer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adhésion des populations a une gouvernance territoriale favorisant l’anticipation du changement climatique. Le cas de l’adaptation à la montée du niveau de la mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille André</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Territoires, Mer et Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema. Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050934v1</w:t>
+                <w:t xml:space="preserve">hal-02049981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques et de l'intégrité écologique des systèmes lagunaires dans un processus de restauration écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651163v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire des stratégies territoriales d’adaptation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Twenty years of aquaculture in North Africa: developments, critical assessment and future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GICC Science et société. Pour l’adaptation des territoires aux changements climatiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2017 World Aquaculture Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050921v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion des populations a une gouvernance territoriale favorisant l’anticipation du changement climatique. Le cas de l’adaptation à la montée du niveau de la mer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation socioéconomique de l’impact des chocs environnementaux et anthropiques sur les communautés littorales : cas des pêcheurs artisans maritimes en Côte d’Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athene, Greece</w:t>
+              <w:t xml:space="preserve">Coast 2017 Evolution systémique et de la biodiversité des environnements côtiers et littoraux sous la pression du changement climatique, des facteurs naturels et anthropiques locaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049981v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of aquaculture in North Africa: developments, critical assessment and future.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelles relocalisations face à la montée du niveau de la mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 World Aquaculture Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Territoires, Mer et Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema. Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050299v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques et de l'intégrité écologique des systèmes lagunaires dans un processus de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221169v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des services écosystémiques littoraux au bien-être territorial (SE-LIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditeranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16950,77 +16950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate ecosystem services approach into territorial development: the basket of ecosystem services of the Karaburun Peninsula (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Foncimed Annual Seminar "Le Foncier, un Actif du Développement Territorial et de la Durabilité des Communautés Rurales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Thessalonique, Greece. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17039,2811 +17039,2811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l’IDG SIG-LR en Languedoc-Roussillon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perception-based proxy: a non-monetary approach to support decision making for environmental management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pigache</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 “Ecological Sustainability: Engineering Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050509v1</w:t>
+                <w:t xml:space="preserve">hal-02050471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et voies d’implication des publics face à la relocalisation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international : "Quelle implication du public dans la gestion/anticipation des risques littoraux ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire en urbanisme - LIEU; Fondation de France, Apr 2016, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Mediterraneen, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050542v1</w:t>
+                <w:t xml:space="preserve">hal-02051015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of adaptation and assessment- insights from two case studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptions et voies d’implication des publics face à la relocalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Climate Change Interventions as a Source of Conflict, Competing Claims and New Mobilities: Increasing the Resilience of Communities and Cities in the South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Netherlands Organisation for Scientific Research; Utrecht University; LANDac - Land Governance for Equitable and Sustainable Development, Nov 2016, Ultrecht University, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire international : "Quelle implication du public dans la gestion/anticipation des risques littoraux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire en urbanisme - LIEU; Fondation de France, Apr 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050332v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes of adaptation and assessment- insights from two case studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Chary</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference on Climate Change Interventions as a Source of Conflict, Competing Claims and New Mobilities: Increasing the Resilience of Communities and Cities in the South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netherlands Organisation for Scientific Research; Utrecht University; LANDac - Land Governance for Equitable and Sustainable Development, Nov 2016, Ultrecht University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146891v1</w:t>
+                <w:t xml:space="preserve">hal-02050332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception-based proxy: a non-monetary approach to support decision making for environmental management.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 “Ecological Sustainability: Engineering Change »</w:t>
+              <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050471v1</w:t>
+                <w:t xml:space="preserve">hal-04146891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Should I stay or should I go? Hétérogénéité spatiale des préférences de relocalisation résidentielle face au risque littoral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Péguet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Mediterraneen, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">2e Congrès transfrontalier sur le changement climatique du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051015v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I stay or should I go? Hétérogénéité spatiale des préférences de relocalisation résidentielle face au risque littoral.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apports cumulatifs et partages de points de vue pour la co-production d’un cadre de mise en œuvre de la relocalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès transfrontalier sur le changement climatique du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Irun, Spain</w:t>
+              <w:t xml:space="preserve">Colloque LITEAU: Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050418v1</w:t>
+                <w:t xml:space="preserve">hal-02051040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports cumulatifs et partages de points de vue pour la co-production d’un cadre de mise en œuvre de la relocalisation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agricultural innovation platform dynamics: a conceptual framework to analyze demand-driven research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifou Idrissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bisseleua Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bidogeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU: Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">12 th European IFSA Symposium, "Social and technological transformation of farming systems:Diverging and converging pathways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051040v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e conférence internationale de EUCC : "Littoral 2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services approach as a new perspective of the development territorial : tow sided assessment of Karaburun Peninsula’s ecosystem services (Turkey).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Mediterranean Forum fo PhD students and young researchers "Designing sustainable agricultural and food production ^system under global changes in the Mediterranean"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural innovation platform dynamics: a conceptual framework to analyze demand-driven research.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l’IDG SIG-LR en Languedoc-Roussillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th European IFSA Symposium, "Social and technological transformation of farming systems:Diverging and converging pathways"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050529v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d’approche ecosystemıque comme facılıtateur du developpement terrıtorıal: le cas de la penınsule de karaburun (Turquıe).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050609v1</w:t>
+                <w:t xml:space="preserve">hal-02739850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des préférences des résidents pour des politiques concertées d’adaptation au changement climatique. Une approche multi-attributs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PSYCOM-RELOC : prise en compte des facteurs psychologiques pour mieux communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050623v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between ecosystem-services perceptions and environmental performance assessed by LCA and Emergy accounting in pond farming.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">Quelles solidarités territoriales à l’échelle individuelle et collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque Agir Aujourd’hui pour le littoral de demain. Approches pragmatiques issue de retours d’expériences et d’apports de la recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT/INSET Montpellie; SOLTER. SOLidarités TERritoriales ,; UMR LAMETA; Comité 21, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050667v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et usage de la notion de perception pour la gestion de l’environnement : retour d’expérience et perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'adaptation et dommages potentiels face à la submersion marine en Languedoc-Roussillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque CeMEB « Environnement, société et changements climatiques : impacts et scénarisation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050634v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739850v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSYCOM-RELOC : prise en compte des facteurs psychologiques pour mieux communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires Méditerranéens : Agriculture, Alimentation et Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051223v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solidarités territoriales à l’échelle individuelle et collective ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Delanoë</w:t>
+                <w:t xml:space="preserve">Towards a framework to co-design ecological aquaculture system based on agro ecology principles and ecosystem services approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agir Aujourd’hui pour le littoral de demain. Approches pragmatiques issue de retours d’expériences et d’apports de la recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT/INSET Montpellie; SOLTER. SOLidarités TERritoriales ,; UMR LAMETA; Comité 21, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051087v1</w:t>
+                <w:t xml:space="preserve">hal-02050572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'adaptation et dommages potentiels face à la submersion marine en Languedoc-Roussillon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation des préférences des résidents pour des politiques concertées d’adaptation au changement climatique. Une approche multi-attributs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CeMEB « Environnement, société et changements climatiques : impacts et scénarisation ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051172v1</w:t>
+                <w:t xml:space="preserve">hal-02050623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Yildirim</w:t>
+                <w:t xml:space="preserve">Un cadre d’approche ecosystemıque comme facılıtateur du developpement terrıtorıal: le cas de la penınsule de karaburun (Turquıe).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires Méditerranéens : Agriculture, Alimentation et Villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.13</w:t>
+              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158381v1</w:t>
+                <w:t xml:space="preserve">hal-02050609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relation between ecosystem-services perceptions and environmental performance assessed by LCA and Emergy accounting in pond farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051129v1</w:t>
+                <w:t xml:space="preserve">hal-02050667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a framework to co-design ecological aquaculture system based on agro ecology principles and ecosystem services approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intérêt et usage de la notion de perception pour la gestion de l’environnement : retour d’expérience et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050572v1</w:t>
+                <w:t xml:space="preserve">hal-02050634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et perception des services écosystémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation des bénéfices de la restauration des écosystèmes lagunaires. Le cas des étangs palavasiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamédy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4° Journées recherche Filière Piscicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051255v1</w:t>
+                <w:t xml:space="preserve">hal-02051259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des bénéfices de la restauration des écosystèmes lagunaires. Le cas des étangs palavasiens.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelques enseignements d’un projet de recherche partenariale sur l’acceptabilité des politiques de relocalisation des enjeux face à la submersion marine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Lifran</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Schauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche « Dialogues de la Recherche ». Prévention et gestion des risques climatiques dans les politiques territoriales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT. Centre Nnational de la Fonction Publique Territoriale, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051259v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques enseignements d’un projet de recherche partenariale sur l’acceptabilité des politiques de relocalisation des enjeux face à la submersion marine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche pour une modélisation de la dynamique des Vibrio pathogènes humains dans les lagunes du Golfe d’Aigues Mortes et pour une analyse économique et une prospective des conséquences de leur émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Schauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche « Dialogues de la Recherche ». Prévention et gestion des risques climatiques dans les politiques territoriales.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT. Centre Nnational de la Fonction Publique Territoriale, Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051249v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pour une modélisation de la dynamique des Vibrio pathogènes humains dans les lagunes du Golfe d’Aigues Mortes et pour une analyse économique et une prospective des conséquences de leur émergence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Définition et perception des services écosystémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">4° Journées recherche Filière Piscicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051273v1</w:t>
+                <w:t xml:space="preserve">hal-02051255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration of coastal lagoons, prediction of ecological trajectories and economic valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19868,77 +19868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19976,77 +19976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20065,558 +20065,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations multi-niveaux et développement durable : Le cas de l'aquaculture bretonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t>
+              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461125v1</w:t>
+                <w:t xml:space="preserve">hal-02803810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaculture ecosystem services: using social representations to identify ecosystem services examples from French and Brazilian fish farming</w:t>
+                <w:t xml:space="preserve">Innovations multi-niveaux et développement durable : Le cas de l'aquaculture bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Sino-French Program for Environment and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., 2012, NA, France. 26 p</w:t>
+              <w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594143v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des plages du Languedoc-Roussillon face au risque de submersion marine lié au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aquaculture ecosystem services: using social representations to identify ecosystem services examples from French and Brazilian fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF "Evénements extrêmes fluviaux et maritimes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.46</w:t>
+              <w:t xml:space="preserve">5. Sino-French Program for Environment and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., 2012, NA, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669629v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité des plages du Languedoc-Roussillon face au risque de submersion marine lié au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pinto</w:t>
+                <w:t xml:space="preserve">Emmanuelle Sourrisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t>
+              <w:t xml:space="preserve">Congrès SHF "Evénements extrêmes fluviaux et maritimes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803810v1</w:t>
+                <w:t xml:space="preserve">hal-00669629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques de submersion par les acteurs : approcher les capacités d'adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ANR Miseeva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20641,103 +20641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
@@ -20818,51 +20818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia del Bicentenario, XXXI Congreso Nacional de Geografía y XVI Internacional de Geografía, Valdivia, 19-22 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Valdivia, Chile. pp.221-226</w:t>
@@ -20885,2884 +20885,2884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d'Analyse en Économie (CARE). UFR Droit, Économie et Gestion, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625685v1</w:t>
+                <w:t xml:space="preserve">halshs-04108223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche et d'Analyse en Économie (CARE). UFR Droit, Économie et Gestion, May 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04108223v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et gouvernance territoriale : une analyse par les dispositifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757132v1</w:t>
+                <w:t xml:space="preserve">hal-02758221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INNOVER DANS L'ACTION PUBLIQUE ET LA RECHERCHE : CO-CONSTRUIRE DES CONVENTIONS STATISTIQUES ET SOCIOPOLITIQUES AUTOUR DES INDICATEURS DE DEVELOPPEMENT DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+                <w:t xml:space="preserve">hal-00523055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berthelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Laure Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669672v1</w:t>
+                <w:t xml:space="preserve">hal-00658353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological intensification of fish farming : the PISCEnLIT project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Simon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference of the European Pond Conservation Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Pond Conservation Network (EPCN). Labo/service de l'auteur, Oxford, GBR., Jun 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757420v1</w:t>
+                <w:t xml:space="preserve">hal-00669672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Ecological intensification of fish farming : the PISCEnLIT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. Conference of the European Pond Conservation Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Pond Conservation Network (EPCN). Labo/service de l'auteur, Oxford, GBR., Jun 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNOVER DANS L'ACTION PUBLIQUE ET LA RECHERCHE : CO-CONSTRUIRE DES CONVENTIONS STATISTIQUES ET SOCIOPOLITIQUES AUTOUR DES INDICATEURS DE DEVELOPPEMENT DURABLE</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523055v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Approach to co-construction of sustainable development indicators in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
+              <w:t xml:space="preserve">15. Biennial Conference of the International Institute of Fisheries Economics and Trade : "Economics of fish resources and aquatic ecosystems : balancing uses, balancing costs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade (IIFET). Labo/service de l'auteur, Corvallis, USA., Jul 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758221v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
+              <w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658353v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to co-construction of sustainable development indicators in aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la durabilité institutionnelle : une innovation organisationnelle au service des politiques publiques de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Biennial Conference of the International Institute of Fisheries Economics and Trade : "Economics of fish resources and aquatic ecosystems : balancing uses, balancing costs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade (IIFET). Labo/service de l'auteur, Corvallis, USA., Jul 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756697v1</w:t>
+                <w:t xml:space="preserve">hal-02751681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621169v1</w:t>
+                <w:t xml:space="preserve">hal-00658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Innovations et gouvernance territoriale : une analyse par les dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 119-123</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658357v1</w:t>
+                <w:t xml:space="preserve">hal-02757132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité institutionnelle : une innovation organisationnelle au service des politiques publiques de développement durable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751681v2</w:t>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d'analyse pour appréhender les innovations organisationnelles</w:t>
+                <w:t xml:space="preserve">Méthodologie pour la co-construction d'indicateurs de développement durable en aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soulard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.20</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595940v1</w:t>
+                <w:t xml:space="preserve">hal-01460873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la co-construction d'indicateurs de développement durable en aquaculture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d’analyse pour appréhender les innovations organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460873v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d’analyse pour appréhender les innovations organisationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d'analyse pour appréhender les innovations organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">46ème Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758368v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apprentissages, quels dispositifs de gouvernance et quelles pratiques de recherche face aux enjeux d’intégration multiple de la GIZC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Appui à l’élaboration d’indicateurs territoriaux de la GIZC dans une logique d’intégration et de partage des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir. Conférence plénière. Regards pluridisciplinaires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812728v1</w:t>
+                <w:t xml:space="preserve">hal-02816812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Dispositifs et outils de gouvernance territoriale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Un cadre pour analyser le développement durable des systèmes aquacoles littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the ERSA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Développement Durable et des Relations Internationales (IDDRI). FRA., Jan 2008, Lille, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813440v1</w:t>
+                <w:t xml:space="preserve">hal-02817342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui à l’élaboration d’indicateurs territoriaux de la GIZC dans une logique d’intégration et de partage des connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse a posteriori d’une université paysanne au Brésil : quels éléments pour l’insertion territoriale des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 9 p</w:t>
+              <w:t xml:space="preserve">45. Colloque ASRDLF « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Aug 2008, Rimouski, Canada. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816812v1</w:t>
+                <w:t xml:space="preserve">hal-02818348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse a posteriori d’une université paysanne au Brésil : quels éléments pour l’insertion territoriale des acteurs ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">To innovate in aquaculture to set up sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Colloque ASRDLF « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Aug 2008, Rimouski, Canada. 14 p</w:t>
+              <w:t xml:space="preserve">Colloque “Facilitating sustainable innovations: sustainable innovation as a tool for regional development”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Greening of indutry network (GIN). Leeuwarden, NLD., Jun 2008, Leeuwarden, Netherlands. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818348v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre pour analyser le développement durable des systèmes aquacoles littoraux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration partnership for the implementation of sustainable development in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Développement Durable et des Relations Internationales (IDDRI). FRA., Jan 2008, Lille, France. 10 p</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817342v1</w:t>
+                <w:t xml:space="preserve">hal-02755366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To innovate in aquaculture to set up sustainable development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perception des risques côtiers et gestion intégrée des zones côtières (GIZC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Facilitating sustainable innovations: sustainable innovation as a tool for regional development”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Greening of indutry network (GIN). Leeuwarden, NLD., Jun 2008, Leeuwarden, Netherlands. 11 p</w:t>
+              <w:t xml:space="preserve">Colloque nouvelles approches sur les risques côtiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811615v1</w:t>
+                <w:t xml:space="preserve">hal-02821708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration partnership for the implementation of sustainable development in aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">Introduction : Dispositifs et outils de gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47. Congress of the ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.2602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755366v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des risques côtiers et gestion intégrée des zones côtières (GIZC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quels apprentissages, quels dispositifs de gouvernance et quelles pratiques de recherche face aux enjeux d’intégration multiple de la GIZC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque nouvelles approches sur les risques côtiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2008, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir. Conférence plénière. Regards pluridisciplinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821708v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des principes, critères et indicateurs de développement durable de l’aquaculture : étapes et conditions de l’appropriation du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instituer le développement durable : appropriation, professionnalisation, standardisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lille, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23787,90 +23787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EVAD : une démarche générique de co-construction d'indicateurs de durabilité de l'aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23906,493 +23906,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des indicateurs de développement durable. Entre offre et demande d’indicateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enjeux et modalités d’un suivi économique des flottilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">. Université de Versailles Saint Quentin-En-Yvelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International GECOREV, Gestion concertée des ressources naturelles et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Quentin en Yvelines, France. 15 p</w:t>
+              <w:t xml:space="preserve">Vers une pêche durable des lagunes au Golfe de Lion. (Communication aux assisses régionales de la pêche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Sète, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815054v1</w:t>
+                <w:t xml:space="preserve">hal-02813202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de construction d’indicateurs de développement durable en milieu lagunaire et côtier : le territoire du bassin de Thau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usages des indicateurs de développement durable. Entre offre et demande d’indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Université de Versailles Saint Quentin-En-Yvelines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "Les environnements côtiers". Journées GIZC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Vannes, France. pp.57-57</w:t>
+              <w:t xml:space="preserve">Colloque International GECOREV, Gestion concertée des ressources naturelles et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Quentin en Yvelines, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811759v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence et évaluation économique d'une fermeture de l'étang de Thau pour cause bactériologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution finale du projet de recherche européen DITTY : (Development of an information technology tool for the management of european southern lagoons)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Valmagne, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et modalités d’un suivi économique des flottilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Processus de construction d’indicateurs de développement durable en milieu lagunaire et côtier : le territoire du bassin de Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une pêche durable des lagunes au Golfe de Lion. (Communication aux assisses régionales de la pêche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Sète, France. 38 p</w:t>
+              <w:t xml:space="preserve">Congrès "Les environnements côtiers". Journées GIZC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Vannes, France. pp.57-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813202v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à une démarche participative multicritère pour la hiérarchisation d’indicateurs de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24488,64 +24488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Biennial International Conference on the Biology of Vibrios (Vibrio 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24583,51 +24583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions from social sciences [Poster au séminaire de restitution finale du projet européen DITTY]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Steering Committee of DITTY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Valmagne, France. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24697,51 +24697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports, un nouvel enjeu en écologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24781,90 +24781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de données spatiales: Évaluation socio-économique: retours d'expérience, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-123, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24882,90 +24882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de données spatiales. Evaluation économique : concepts, méthodes et retours d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 118 p., 2022, 978-2-7592-3515-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25005,90 +25005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide for implementing ecological intensification of aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-9547969-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -25123,51 +25123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et outils de gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25198,103 +25198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide to the co-construction of sustainable development indicators in aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">144 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -25348,90 +25348,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25624,103 +25624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages sociaux pour le développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 280 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2654-2</w:t>
@@ -25749,103 +25749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social learning for territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living territories to transform the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -25887,103 +25887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction concertée d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torré; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
@@ -26029,103 +26029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction concertée d’un guide pour la mise en œuvre de la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
@@ -26180,64 +26180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’apprentissage comme facilitateur de l’intégration territoriale : à la recherche des conditions de construction de réseaux territoriaux en aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 274 p., 2013, Administration, Aménagement du Territoire, 978-2-343-01190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26275,90 +26275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of aquaculture system sustainability: a methodology and comparative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in fish farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
@@ -26706,51 +26706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Howarth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01421-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Clennell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30564" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leruste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00108" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bandelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239; Mangos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2017.1410521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2018.84017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Balavoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2601" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miellet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.08.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSZM0ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00083" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049308v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Schauner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926714v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sadek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourisseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544547v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Picand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.09.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVDT7S0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209229v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2014.964350" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez Agundez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Yimam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.01.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0783" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Baruthio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Abichou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jouve" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192583v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0297" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665196v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0298" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2602" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026506" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656014v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026498" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2603" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664582v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014410" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061646v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe Syndhia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0113" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228768v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pelletier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey-Valette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228760v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Libourel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938685v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973407v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938698v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628120v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938711v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973422v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938859v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938892v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938916v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973435v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938970v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256878v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nouvel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973831v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199962v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mongruel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939118v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107024v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973636v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973659v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107150v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609613v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Sylvain Konan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049766v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106698v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049785v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049963v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050934v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050921v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050299v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651209v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050542v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050332v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050471v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050529v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Idrissou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisseleua Herv&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Degrande" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bidogeza" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050623v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050634v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051255v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051259v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ham&#233;dy Diop" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051249v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Schauner" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051273v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787343v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461126v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461125v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594143v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669629v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourrisseau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523055v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756697v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751681v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460873v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812728v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813440v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818348v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817342v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811615v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755366v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821708v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bodiguel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824847v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757568v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Versailles Saint Quentin-En-Yvelines" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811759v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rodriguez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pages" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813202v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407484v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816218v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195184v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460903v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788950v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0075" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810993v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499767v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lazard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Howarth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01421-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Clennell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leruste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00108" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239; Mangos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bandelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2018.84017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2017.1410521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSZM0ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miellet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Balavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Schauner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sadek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourisseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.02.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Picand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.09.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVDT7S0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2014.964350" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez Agundez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Yimam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.01.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0783" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Baruthio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jouve" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460889v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0297" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0298" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663417v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Abichou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026506" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656014v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026498" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2603" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2602" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe Syndhia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061646v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claudet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pelletier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey-Valette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228760v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Libourel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938685v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973407v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938698v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938711v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628120v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973422v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938859v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938916v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973435v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938725v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938892v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nouvel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938970v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973831v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199962v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mongruel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973659v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107024v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106698v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049785v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Sylvain Konan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049766v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049759v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609613v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050299v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651163v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651209v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050471v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050542v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050332v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050529v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Idrissou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisseleua Herv&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Degrande" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bidogeza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050509v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050623v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050634v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051259v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ham&#233;dy Diop" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051249v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Schauner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051255v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787343v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461126v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461125v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669629v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourrisseau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523055v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756697v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751681v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460873v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817342v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818348v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811615v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755366v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821708v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bodiguel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813440v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812728v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824847v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757568v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813202v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815054v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Versailles Saint Quentin-En-Yvelines" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822649v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pages" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811759v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rodriguez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407484v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816218v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195184v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460903v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788950v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0075" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810993v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499767v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lazard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>