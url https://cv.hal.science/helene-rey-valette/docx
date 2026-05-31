--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -481,256 +481,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281595v1</w:t>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical and pragmatic way to assess deeper motivations for ecosystems preservation in developing country -The case of Banc d'Arguin National Park (Mauritania)</w:t>
               </w:r>
@@ -965,291 +965,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des sites Natura 2000 en mer : entre procédures normatives et inventions locales, plaidoyer pour un bricolage institutionnel</w:t>
+                <w:t xml:space="preserve">Valuation of ecosystem services and social choice: the impact of deliberation in the context of two different aggregation rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cadoret</w:t>
+                <w:t xml:space="preserve">Richard Howarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delannoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.577-604. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.619-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ges.2024.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-022-01421-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839615v1</w:t>
+                <w:t xml:space="preserve">hal-03769324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuation of ecosystem services and social choice: the impact of deliberation in the context of two different aggregation rules</w:t>
+                <w:t xml:space="preserve">La gouvernance des sites Natura 2000 en mer : entre procédures normatives et inventions locales, plaidoyer pour un bricolage institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Figuières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Howarth</w:t>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.619-640. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.577-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-022-01421-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769324v1</w:t>
+                <w:t xml:space="preserve">hal-04839615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory of a coastal social-ecological system: analyzing co-evolution and regime shifts in the Thau lagoon (Mediterranean Sea, France), 1970–2018</w:t>
               </w:r>
@@ -1346,308 +1346,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do coastal residents perceive past and future changes in a Mediterranean lagoon ecosystem services?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing ecosystem services within the territorial development approach: the ecosystem services basket in the Karaburun Peninsula, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fériel Adjeroud</w:t>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238, 106556 (10p.). </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.22-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2023.129142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400496v1</w:t>
+                <w:t xml:space="preserve">hal-03875596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing ecosystem services within the territorial development approach: the ecosystem services basket in the Karaburun Peninsula, Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do coastal residents perceive past and future changes in a Mediterranean lagoon ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heval Yildirim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Fériel Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (1), pp.22-50. </w:t>
+              <w:t xml:space="preserve">Ocean &amp; Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, 106556 (10p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2023.129142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875596v1</w:t>
+                <w:t xml:space="preserve">hal-04400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les trajectoires d’engagement dans la gouvernance d’une politique environnementale : l’exemple de Natura 2000 en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.107217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,103 +2157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l’efficacité de la gouvernance d’une AMP : le cas de Natura 2000 en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires de la mer et du littoral : du suivi des interactions hommes-milieux a la coordination des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2514,304 +2514,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.106959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349236v1</w:t>
+                <w:t xml:space="preserve">hal-03119760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 183, pp.106959. </w:t>
+              <w:t xml:space="preserve">Ocean &amp; Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119760v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,51 +3022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,1103 +3531,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidisciplinary Approach for Restoration Ecology of Shallow Coastal Lagoons, a Case Study in South France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leruste</w:t>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Le Fur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bec</w:t>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00108⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100356v1</w:t>
+                <w:t xml:space="preserve">hal-02966123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">A Multidisciplinary Approach for Restoration Ecology of Shallow Coastal Lagoons, a Case Study in South France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+                <w:t xml:space="preserve">Ines Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Pauly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+                <w:t xml:space="preserve">Béatrice Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966123v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique et perceptions des services écosystémiques marins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+                <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaï Mangos</w:t>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.772-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130251v1</w:t>
+                <w:t xml:space="preserve">hal-02049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de relocalisation face à la montée du niveau de la mer : perceptions et évaluation des dommages évités</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sciences marines et littorales en Occitanie : avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Boulet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Bandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, p. 75</w:t>
+              <w:t xml:space="preserve">, 2019, 24, p. 6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130301v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences marines et littorales en Occitanie : avant propos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+                <w:t xml:space="preserve">Évaluation économique et perceptions des services écosystémiques marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Petit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaï Mangos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, p. 6-8</w:t>
+              <w:t xml:space="preserve">, 2019, 24, p. 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130185v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques de relocalisation face à la montée du niveau de la mer : perceptions et évaluation des dommages évités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, p. 75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049356v1</w:t>
+                <w:t xml:space="preserve">hal-02130301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795621v1</w:t>
+                <w:t xml:space="preserve">hal-01814206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Callier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01814206v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des impacts économiques d’une infrastructure de données spatiales</w:t>
               </w:r>
@@ -4935,399 +4935,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs pour identifier les effets des démarches participatives : application au cas du département du Gard</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.181.0005⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819174v1</w:t>
+                <w:t xml:space="preserve">hal-01950062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.1815-1828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1313-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des indicateurs pour identifier les effets des démarches participatives : application au cas du département du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Janvier (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.181.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950062v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques et gestion des territoires</w:t>
               </w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondamentaux d’un développement durable du « système mer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24, p. 55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,103 +5698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Maki Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.1--13. </w:t>
@@ -5857,51 +5857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment method of ecosystem services based on stakeholders perceptions: the Rapid Ecosystem Services Participatory Appraisal (RESPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5954,291 +5954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants des aptitudes à l’éco-innovation des pisciculteurs : Exemples de la France et du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yildirim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Edouardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (262), pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043021v1</w:t>
+                <w:t xml:space="preserve">hal-01524317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants des aptitudes à l’éco-innovation des pisciculteurs : Exemples de la France et du Brésil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">H. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (262), pp.51-65. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524317v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward planning to maintain the attractiveness of coastal areas: Choosing between seawalls and managed retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6415,51 +6415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration ecology of coastal lagoons: new methods for the prediction of ecological trajectories and economic valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,4888 +6911,4900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Boulet</w:t>
+                <w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (53), pp.23-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873348v1</w:t>
+                <w:t xml:space="preserve">hal-02635814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean &amp; Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635814v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable en zones côtières: comment territorialiser l’intérêt général environnemental? Un cadre d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitors' awareness of ICZM and WTP for beach preservation in four European Mediterranean regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Disegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Koutrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sapounidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63, pp.100-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of justice and solidarity variables on the acceptability of managed realignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (3), pp.361 - 377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14693062.2015.1119097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions on equity and responsibility in coastal zone policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.284 - 291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Pérez-Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 182, pp.310 - 317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Automatic assessment and analysis of beach attendance using video images at the Lido of Sète beach, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Picand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean &amp; Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.114-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2013.862492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946773v1</w:t>
+                <w:t xml:space="preserve">hal-01172109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic assessment and analysis of beach attendance using video images at the Lido of Sète beach, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Picand</w:t>
+                <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2013.862492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01172109v1</w:t>
+                <w:t xml:space="preserve">hal-00946773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the services provided by pond fish farming in Lorraine (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Assessing aquaculture sustainability : a comparative methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504509.2014.964350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01562176v1</w:t>
+                <w:t xml:space="preserve">hal-01209229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing aquaculture sustainability : a comparative methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+                <w:t xml:space="preserve">Perceptions of the services provided by pond fish farming in Lorraine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504509.2014.964350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209229v1</w:t>
+                <w:t xml:space="preserve">hal-01562176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling economic vulnerability: As applied to microbiological contamination on the Thau Lagoon shellfish farming industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Pérez Agundez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Yimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser la gouvernance territoriale ? Mise à l’épreuve d’une grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2014/1), pp.65-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.16.65-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur la co-construction d’un guide sur la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.60-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/5, pp.783-804. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.125.0783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques postulats relatifs aux indicateurs de développement durable : l'exemple de l'aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.253-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2010032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture system diversity and sustainable development: fish farms and their representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (2), pp.187-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr/2010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques côtiers et Gestion Intégrée des Zoness Côtières (GIZC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Mars Henichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Noël Pi-Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (2), pp.67 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2009016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du patrimoine et nouvelles alternatives pour un développement local durable dans le Sud-est tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des typologies d'exploitations aquacoles aux exigences du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (2-3), pp.199-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes et des territoires aquacoles : proposition méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (2-3), pp.211-219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du patrimoine et nouvelles alternatives pour un développement local durable dans le Sud-est tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi Sghaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance: Institutional and learning plans facilitating the appropriation of sustainable development. Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (2-4), pp.101-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSD.2008.026506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture and sustainable development: a regulatory or governance system?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (2/3/4), pp.138-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2008.026498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Vers une technologie de la gouvernance territoriale ! Plaidoyer pour un programme de recherche sur les instruments et dispositifs de la gouvernance des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 209 (2008/4), pp.167-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Dispositifs et outils de gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 209 (4), pp.7-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.2602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable : un défi pour l'aquaculture marine en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathe Syndhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.301-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2007.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on the Use of Sustainable Development Indicators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the key issue concerning the use of sustainable development indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061646v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the key issue concerning the use of sustainable development indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Fur</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.4-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664582v1</w:t>
+                <w:t xml:space="preserve">hal-00165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+                <w:t xml:space="preserve">Special Issue on the Use of Sustainable Development Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (1-2), 194 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165842v1</w:t>
+                <w:t xml:space="preserve">hal-03061646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des dimensions territoriale et institutionnelle du developpement durable : le cas des politiques de gestion intégrée des zones côtières (GIZC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S PAT I A L M A N A G E M E N T OF NEAR SHORE COASTA L A R E A S : THE USE OF MARINE PROTECTED AREAS (MPA S ) IN A FISHERIES MANAGEMENT C O N T E X T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loubersac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">J Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">S Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maurel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
+              <w:t xml:space="preserve">, 2006, pp.301-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589117v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S PAT I A L M A N A G E M E N T OF NEAR SHORE COASTA L A R E A S : THE USE OF MARINE PROTECTED AREAS (MPA S ) IN A FISHERIES MANAGEMENT C O N T E X T</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Roussel</w:t>
+                <w:t xml:space="preserve">N. Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pelletier</w:t>
+                <w:t xml:space="preserve">L. Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rey-Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.301-305</w:t>
+              <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228768v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la gestion intégrée des zones côtières (GIZC) à la gestion de l’érosion côtière : intérêt et exemple en Méditerranée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (3), n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.2529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSCOLAG: A T R A N S D I S C I P L I N A RY AND MULT I - S TA K E H O L D E R APPROACH TO WARDS INTEGRATED COASTA L A R E A M A N A G E M E N T. AN EXPERIMENT IN LANGUEDOC-ROUSSILLON (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11802,767 +11814,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment étudier les solidarités amont aval</w:t>
+                <w:t xml:space="preserve">Quelles caractéristiques et spécificités de la recomposition spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OFB, Projet LIFE ARTISAN, Groupe de Travail national Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Atelier de la Région Sud sur le Littoral et changement climatique: des enjeux stratégiques pour la planification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938843v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment étudier les solidarités amont aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire OFB, Projet LIFE ARTISAN, Groupe de Travail national Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973753v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938761v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles caractéristiques et spécificités de la recomposition spatiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duprielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de la Région Sud sur le Littoral et changement climatique: des enjeux stratégiques pour la planification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938677v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience co-construction du plan régional pour l’adaptation du littoral et du cahier des charge des stratégies locales dans le cadre du PL21 en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP Littoral et Région Nouvelle Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et perceptions des lagunes, caractère de bien commun et contribution au bien-être des habitant : audition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Economique social et Environnemental d’Occitanie Commission 6 : « Littoral – Coopérations Transfrontalières et Méditerranéennes - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions d’adaptation des littoraux au changement climatique et mise en œuvre de la recomposition spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national CNFPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et opérationnalisation des politiques de recomposition spatiale en Occitanie</w:t>
+                <w:t xml:space="preserve">Le littoral face aux changements globaux : Attentes des acteurs et usages des résultats scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pole Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Occitanie, Feb 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938711v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral face aux changements globaux : Attentes des acteurs et usages des résultats scientifiques</w:t>
+                <w:t xml:space="preserve">Perceptions et opérationnalisation des politiques de recomposition spatiale en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Pole Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Occitanie, Feb 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628120v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles modalités participatives au service des recherches sur les solutions fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12578,100 +12590,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des inégalités environnementales liées aux lagunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12686,914 +12698,914 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux de gouvernance pour élaborer et mettre en œuvre des politiques d’adaptation des territoires littoraux au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition à la Chambre régionale des comptes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur les politiques d’adaptation du Littoral en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Climate Academy Séminaire des Nations Unies "Migrations, relocalisations planifiées et recomposition territoriale face aux risques climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper et accompagner les processus et trajectoires de transition. Quels challenges pour la gouvernance territoriale</w:t>
+                <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au CC : une revue de 10 enquêtes en France Métropolitaine. Synthèse du projet MASALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifique de la stratégie nationale de gestion intégrée du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint Jean de Mont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938916v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'adaptation des territoires littoraux à la montée du niveau de la mer</w:t>
+                <w:t xml:space="preserve">Renforcer la participation, l'engagement et les apprentissages sociaux face à la recomposition spatiale : l'exemple de l'apport des jeux sérieux et des observatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Triadou, France</w:t>
+              <w:t xml:space="preserve">10. Séminaire organisé par le Réseau d'Observation du Littoral de Normandie et des Hauts-de-France: "Jeux sérieux et simulation participative des dispositifs pilotes pour construire la gouvernance littorale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint Valéry Sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973435v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au CC : une revue de 10 enquêtes en France Métropolitaine. Synthèse du projet MASALA</w:t>
+                <w:t xml:space="preserve">Anticiper et accompagner les processus et trajectoires de transition. Quels challenges pour la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifique de la stratégie nationale de gestion intégrée du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint Jean de Mont, France</w:t>
+              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938725v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la participation, l'engagement et les apprentissages sociaux face à la recomposition spatiale : l'exemple de l'apport des jeux sérieux et des observatoires</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'adaptation des territoires littoraux à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Séminaire organisé par le Réseau d'Observation du Littoral de Normandie et des Hauts-de-France: "Jeux sérieux et simulation participative des dispositifs pilotes pour construire la gouvernance littorale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint Valéry Sur Seine, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Triadou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938892v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, société et prises de décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées Littoral et Mer 2022 : "Adaptation des villes et territoires côtiers face au changement climatique : quel devenir ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et foncier : faire face au recul du trait de côte</w:t>
+                <w:t xml:space="preserve">Apport de la precision des cartes d’occupation du sol a la decision pour l’amenagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leclerc</w:t>
+                <w:t xml:space="preserve">George Aboueldahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nouvel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les web-conférences du Lifti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Initiatives Foncières et Territoriales Innovantes, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">57. Colloque international de l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256878v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la precision des cartes d’occupation du sol a la decision pour l’amenagement du territoire</w:t>
+                <w:t xml:space="preserve">Changement climatique et foncier : faire face au recul du trait de côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Aboueldahab</w:t>
+                <w:t xml:space="preserve">Joseph Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Jabbour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Colloque international de l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les web-conférences du Lifti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Initiatives Foncières et Territoriales Innovantes, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938970v1</w:t>
+                <w:t xml:space="preserve">hal-03256878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité des exploitations agricoles au changement climatique : territoire du Pays Haut Languedoc et Vignobles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13635,539 +13647,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’économie aux études climatiques : Gestion intégrée et concertée des littoraux face à l’adaptation à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WebConférence climat social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance bleue et résilience des Océans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939053v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Quantifier la diversité des valeurs et des fonctions de l’information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Geodatadays 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553347v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier la diversité des valeurs et des fonctions de l’information géographique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance bleue et résilience des Océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodatadays 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973831v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mongruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Ensemble, protéger la biodiversité marine ! Connaître pour agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Office français de la biodiversité (OFB) et l’Institut français de recherche et d’exploitation de la mer (Ifremer), Mar 2020, Collège des Bernardins, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour l'évaluation de la vulnérabilité des exploitations agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14196,958 +14208,958 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. MEDFORUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM Bari, Sep 2018, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farms vulnerability assessment to climate change: case study in the territory of Pays Haut Languedoc et Vignobles, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectory of thau lagoon socio-ecosystem: bundle of ecosystem services, social demands and management trade-offs from 1970 to 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wokshop on Economics of Biodiversity Conservation under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helmholtz-Centre for Environmental Research – UFZ, Mar 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Eurolag 9 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939072v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of thau lagoon socio-ecosystem: bundle of ecosystem services, social demands and management trade-offs from 1970 to 2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farms vulnerability assessment to climate change: case study in the territory of Pays Haut Languedoc et Vignobles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurolag 9 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Wokshop on Economics of Biodiversity Conservation under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmholtz-Centre for Environmental Research – UFZ, Mar 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939112v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapter les littoraux à la montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence du Comité scientifique du Conservatoire du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324658v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels impacts économiques et sociaux ? Quelles voies d’adaptation des sociétés littorales face à la montée du niveau de la mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences Planet Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939152v1</w:t>
+                <w:t xml:space="preserve">hal-04973636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+                <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts économiques et sociaux ? Quelles voies d’adaptation des sociétés littorales face à la montée du niveau de la mer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Planet Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973636v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter les littoraux à la montée du niveau de la mer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Comité scientifique du Conservatoire du Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sète, France</w:t>
+              <w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973659v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumul de vulnérabilité et pratiques des conchyliculteurs de l’étang de Thau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15162,267 +15174,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques locales, gouvernance multi-niveaux et accompagnement de dispositifs pluri-acteurs Session Méthodes et outils : Comment accompagner la gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA CIRAD, Montpellier La gouvernance de l’élevage dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs et enjeux des données spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15438,319 +15450,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de lancement du ces paysage "paysages et données satellitaires - vers une science de la durabilité au sud ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La co-construction numérique dans le cadre de projet d’aménagement du territoire. Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ollagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049861v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction numérique dans le cadre de projet d’aménagement du territoire. Communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106698v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15792,1684 +15804,1684 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency, resilience and global change : the case of small scale fishermen in Côte d’Ivoire coastal zones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Biennial conference of IIFET "Adapting to a changing world : challenges AND opportunities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade, Jul 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated and concerted management of the thau territory in response to sustainable development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018, French Sellfish Industry Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency, resilience and global change: the case of small scale fishermen in Côte d’Ivoire coastal zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Human Développement &amp; Capability Association Conference "Human Development and Social Inclusion in an Urbanizing World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et effets économiques des infrastructures de données géo-spatiales (IDGS) : quelques pistes de réflexion à partir de l'expérience de GEOSUD et de Theia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Repenser les cartes à l'ère du Web: approches critiques et enjeux politiques, sociaux et économiques des données territoriales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire des stratégies territoriales d’adaptation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation socioéconomique de l’impact des chocs environnementaux et anthropiques sur les communautés littorales : cas des pêcheurs artisans maritimes en Côte d’Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Sylvain Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GICC Science et société. Pour l’adaptation des territoires aux changements climatiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Coast 2017 Evolution systémique et de la biodiversité des environnements côtiers et littoraux sous la pression du changement climatique, des facteurs naturels et anthropiques locaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050921v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion des populations a une gouvernance territoriale favorisant l’anticipation du changement climatique. Le cas de l’adaptation à la montée du niveau de la mer.</w:t>
+                <w:t xml:space="preserve">Co-construire des stratégies territoriales d’adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athene, Greece</w:t>
+              <w:t xml:space="preserve">Colloque GICC Science et société. Pour l’adaptation des territoires aux changements climatiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049981v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhésion des populations a une gouvernance territoriale favorisant l’anticipation du changement climatique. Le cas de l’adaptation à la montée du niveau de la mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Willot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Bazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221169v1</w:t>
+                <w:t xml:space="preserve">hal-02049981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of aquaculture in North Africa: developments, critical assessment and future.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 World Aquaculture Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050299v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation socioéconomique de l’impact des chocs environnementaux et anthropiques sur les communautés littorales : cas des pêcheurs artisans maritimes en Côte d’Ivoire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand</w:t>
+                <w:t xml:space="preserve">Twenty years of aquaculture in North Africa: developments, critical assessment and future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast 2017 Evolution systémique et de la biodiversité des environnements côtiers et littoraux sous la pression du changement climatique, des facteurs naturels et anthropiques locaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2017 World Aquaculture Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049963v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relocalisations face à la montée du niveau de la mer ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Contribution des services écosystémiques littoraux au bien-être territorial (SE-LIT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Territoires, Mer et Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema. Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditeranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050934v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques et de l'intégrité écologique des systèmes lagunaires dans un processus de restauration écologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Quelles relocalisations face à la montée du niveau de la mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Territoires, Mer et Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema. Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651163v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des services écosystémiques littoraux au bien-être territorial (SE-LIT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques et de l'intégrité écologique des systèmes lagunaires dans un processus de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditeranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651209v1</w:t>
+                <w:t xml:space="preserve">hal-04651163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate ecosystem services approach into territorial development: the basket of ecosystem services of the Karaburun Peninsula (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Foncimed Annual Seminar "Le Foncier, un Actif du Développement Territorial et de la Durabilité des Communautés Rurales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Thessalonique, Greece. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception-based proxy: a non-monetary approach to support decision making for environmental management.</w:t>
+                <w:t xml:space="preserve">Perceptions et voies d’implication des publics face à la relocalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 “Ecological Sustainability: Engineering Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire international : "Quelle implication du public dans la gestion/anticipation des risques littoraux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire en urbanisme - LIEU; Fondation de France, Apr 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050471v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processes of adaptation and assessment- insights from two case studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Péguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Mediterraneen, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Climate Change Interventions as a Source of Conflict, Competing Claims and New Mobilities: Increasing the Resilience of Communities and Cities in the South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netherlands Organisation for Scientific Research; Utrecht University; LANDac - Land Governance for Equitable and Sustainable Development, Nov 2016, Ultrecht University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051015v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et voies d’implication des publics face à la relocalisation.</w:t>
+                <w:t xml:space="preserve">Perception-based proxy: a non-monetary approach to support decision making for environmental management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international : "Quelle implication du public dans la gestion/anticipation des risques littoraux ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire en urbanisme - LIEU; Fondation de France, Apr 2016, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 “Ecological Sustainability: Engineering Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050542v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of adaptation and assessment- insights from two case studies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Climate Change Interventions as a Source of Conflict, Competing Claims and New Mobilities: Increasing the Resilience of Communities and Cities in the South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Netherlands Organisation for Scientific Research; Utrecht University; LANDac - Land Governance for Equitable and Sustainable Development, Nov 2016, Ultrecht University, Netherlands</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Mediterraneen, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050332v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17484,634 +17496,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? Hétérogénéité spatiale des préférences de relocalisation résidentielle face au risque littoral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès transfrontalier sur le changement climatique du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports cumulatifs et partages de points de vue pour la co-production d’un cadre de mise en œuvre de la relocalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LITEAU: Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural innovation platform dynamics: a conceptual framework to analyze demand-driven research.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Latifou Idrissou</w:t>
+                <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisseleua Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bidogeza</w:t>
+                <w:t xml:space="preserve">Valérie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th European IFSA Symposium, "Social and technological transformation of farming systems:Diverging and converging pathways"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">13e conférence internationale de EUCC : "Littoral 2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050529v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem services approach as a new perspective of the development territorial : tow sided assessment of Karaburun Peninsula’s ecosystem services (Turkey).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e conférence internationale de EUCC : "Littoral 2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">1. Mediterranean Forum fo PhD students and young researchers "Designing sustainable agricultural and food production ^system under global changes in the Mediterranean"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050291v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services approach as a new perspective of the development territorial : tow sided assessment of Karaburun Peninsula’s ecosystem services (Turkey).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agricultural innovation platform dynamics: a conceptual framework to analyze demand-driven research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifou Idrissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bisseleua Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bidogeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Mediterranean Forum fo PhD students and young researchers "Designing sustainable agricultural and food production ^system under global changes in the Mediterranean"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12 th European IFSA Symposium, "Social and technological transformation of farming systems:Diverging and converging pathways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050491v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l’IDG SIG-LR en Languedoc-Roussillon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18166,540 +18178,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'adaptation et dommages potentiels face à la submersion marine en Languedoc-Roussillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">Colloque CeMEB « Environnement, société et changements climatiques : impacts et scénarisation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739850v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSYCOM-RELOC : prise en compte des facteurs psychologiques pour mieux communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051223v1</w:t>
+                <w:t xml:space="preserve">hal-02739850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solidarités territoriales à l’échelle individuelle et collective ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">PSYCOM-RELOC : prise en compte des facteurs psychologiques pour mieux communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agir Aujourd’hui pour le littoral de demain. Approches pragmatiques issue de retours d’expériences et d’apports de la recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT/INSET Montpellie; SOLTER. SOLidarités TERritoriales ,; UMR LAMETA; Comité 21, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051087v1</w:t>
+                <w:t xml:space="preserve">hal-02051223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'adaptation et dommages potentiels face à la submersion marine en Languedoc-Roussillon.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles solidarités territoriales à l’échelle individuelle et collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CeMEB « Environnement, société et changements climatiques : impacts et scénarisation ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Agir Aujourd’hui pour le littoral de demain. Approches pragmatiques issue de retours d’expériences et d’apports de la recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT/INSET Montpellie; SOLTER. SOLidarités TERritoriales ,; UMR LAMETA; Comité 21, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051172v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18714,389 +18726,389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires Méditerranéens : Agriculture, Alimentation et Villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a framework to co-design ecological aquaculture system based on agro ecology principles and ecosystem services approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AQUA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des préférences des résidents pour des politiques concertées d’adaptation au changement climatique. Une approche multi-attributs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d’approche ecosystemıque comme facılıtateur du developpement terrıtorıal: le cas de la penınsule de karaburun (Turquıe).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19111,198 +19123,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between ecosystem-services perceptions and environmental performance assessed by LCA and Emergy accounting in pond farming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et usage de la notion de perception pour la gestion de l’environnement : retour d’expérience et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19318,113 +19330,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des bénéfices de la restauration des écosystèmes lagunaires. Le cas des étangs palavasiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamédy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19439,73 +19451,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques enseignements d’un projet de recherche partenariale sur l’acceptabilité des politiques de relocalisation des enjeux face à la submersion marine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19514,188 +19526,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Schauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche « Dialogues de la Recherche ». Prévention et gestion des risques climatiques dans les politiques territoriales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFPT. Centre Nnational de la Fonction Publique Territoriale, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pour une modélisation de la dynamique des Vibrio pathogènes humains dans les lagunes du Golfe d’Aigues Mortes et pour une analyse économique et une prospective des conséquences de leur émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et perception des services écosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19711,2279 +19723,2279 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4° Journées recherche Filière Piscicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration of coastal lagoons, prediction of ecological trajectories and economic valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquaculture ecosystem services: using social representations to identify ecosystem services examples from French and Brazilian fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t>
+              <w:t xml:space="preserve">5. Sino-French Program for Environment and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., 2012, NA, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803810v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations multi-niveaux et développement durable : Le cas de l'aquaculture bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaculture ecosystem services: using social representations to identify ecosystem services examples from French and Brazilian fish farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Sino-French Program for Environment and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., 2012, NA, France. 26 p</w:t>
+              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594143v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des plages du Languedoc-Roussillon face au risque de submersion marine lié au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sourrisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF "Evénements extrêmes fluviaux et maritimes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques de submersion par les acteurs : approcher les capacités d'adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ANR Miseeva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas agrícolas y apoyo al desarrollo rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia del Bicentenario, XXXI Congreso Nacional de Geografía y XVI Internacional de Geografía, Valdivia, 19-22 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Valdivia, Chile. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche et d'Analyse en Économie (CARE). UFR Droit, Économie et Gestion, May 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04108223v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d'Analyse en Économie (CARE). UFR Droit, Économie et Gestion, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625685v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
+              <w:t xml:space="preserve">Conférence Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758221v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNOVER DANS L'ACTION PUBLIQUE ET LA RECHERCHE : CO-CONSTRUIRE DES CONVENTIONS STATISTIQUES ET SOCIOPOLITIQUES AUTOUR DES INDICATEURS DE DEVELOPPEMENT DURABLE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523055v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INNOVER DANS L'ACTION PUBLIQUE ET LA RECHERCHE : CO-CONSTRUIRE DES CONVENTIONS STATISTIQUES ET SOCIOPOLITIQUES AUTOUR DES INDICATEURS DE DEVELOPPEMENT DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658353v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+                <w:t xml:space="preserve">Laure Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669672v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological intensification of fish farming : the PISCEnLIT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conference of the European Pond Conservation Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Pond Conservation Network (EPCN). Labo/service de l'auteur, Oxford, GBR., Jun 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to co-construction of sustainable development indicators in aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Biennial Conference of the International Institute of Fisheries Economics and Trade : "Economics of fish resources and aquatic ecosystems : balancing uses, balancing costs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade (IIFET). Labo/service de l'auteur, Corvallis, USA., Jul 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21991,2454 +22003,2454 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité institutionnelle : une innovation organisationnelle au service des politiques publiques de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751681v2</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la durabilité institutionnelle : une innovation organisationnelle au service des politiques publiques de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 119-123</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658357v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et gouvernance territoriale : une analyse par les dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la co-construction d'indicateurs de développement durable en aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d’analyse pour appréhender les innovations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d'analyse pour appréhender les innovations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui à l’élaboration d’indicateurs territoriaux de la GIZC dans une logique d’intégration et de partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre pour analyser le développement durable des systèmes aquacoles littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse a posteriori d’une université paysanne au Brésil : quels éléments pour l’insertion territoriale des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Développement Durable et des Relations Internationales (IDDRI). FRA., Jan 2008, Lille, France. 10 p</w:t>
+              <w:t xml:space="preserve">45. Colloque ASRDLF « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Aug 2008, Rimouski, Canada. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817342v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse a posteriori d’une université paysanne au Brésil : quels éléments pour l’insertion territoriale des acteurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre pour analyser le développement durable des systèmes aquacoles littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Colloque ASRDLF « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Aug 2008, Rimouski, Canada. 14 p</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Développement Durable et des Relations Internationales (IDDRI). FRA., Jan 2008, Lille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818348v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To innovate in aquaculture to set up sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Facilitating sustainable innovations: sustainable innovation as a tool for regional development”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Greening of indutry network (GIN). Leeuwarden, NLD., Jun 2008, Leeuwarden, Netherlands. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration partnership for the implementation of sustainable development in aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques côtiers et gestion intégrée des zones côtières (GIZC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque nouvelles approches sur les risques côtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Dispositifs et outils de gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Congress of the ERSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.2602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apprentissages, quels dispositifs de gouvernance et quelles pratiques de recherche face aux enjeux d’intégration multiple de la GIZC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir. Conférence plénière. Regards pluridisciplinaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des principes, critères et indicateurs de développement durable de l’aquaculture : étapes et conditions de l’appropriation du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instituer le développement durable : appropriation, professionnalisation, standardisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lille, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EVAD : une démarche générique de co-construction d'indicateurs de durabilité de l'aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et modalités d’un suivi économique des flottilles</w:t>
+                <w:t xml:space="preserve">Usages des indicateurs de développement durable. Entre offre et demande d’indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Université de Versailles Saint Quentin-En-Yvelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une pêche durable des lagunes au Golfe de Lion. (Communication aux assisses régionales de la pêche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Sète, France. 38 p</w:t>
+              <w:t xml:space="preserve">Colloque International GECOREV, Gestion concertée des ressources naturelles et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Quentin en Yvelines, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813202v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des indicateurs de développement durable. Entre offre et demande d’indicateurs</w:t>
+                <w:t xml:space="preserve">Enjeux et modalités d’un suivi économique des flottilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">. Université de Versailles Saint Quentin-En-Yvelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International GECOREV, Gestion concertée des ressources naturelles et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Quentin en Yvelines, France. 15 p</w:t>
+              <w:t xml:space="preserve">Vers une pêche durable des lagunes au Golfe de Lion. (Communication aux assisses régionales de la pêche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Sète, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815054v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence et évaluation économique d'une fermeture de l'étang de Thau pour cause bactériologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution finale du projet de recherche européen DITTY : (Development of an information technology tool for the management of european southern lagoons)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Valmagne, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de construction d’indicateurs de développement durable en milieu lagunaire et côtier : le territoire du bassin de Thau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès "Les environnements côtiers". Journées GIZC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vannes, France. pp.57-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à une démarche participative multicritère pour la hiérarchisation d’indicateurs de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international usages des indicateurs de développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24448,219 +24460,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Vibrio parahaemolyticus in oysters before and after depuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Biennial International Conference on the Biology of Vibrios (Vibrio 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions from social sciences [Poster au séminaire de restitution finale du projet européen DITTY]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Steering Committee of DITTY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Valmagne, France. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24670,148 +24682,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports, un nouvel enjeu en écologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 2025, Synthèses, 9782759241750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4176-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de données spatiales: Évaluation socio-économique: retours d'expérience, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24820,99 +24832,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-123, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de données spatiales. Evaluation économique : concepts, méthodes et retours d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24937,394 +24949,394 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 118 p., 2022, 978-2-7592-3515-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3515-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide for implementing ecological intensification of aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-9547969-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et outils de gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 209 (2008/4), 192 p., 2008, Norois, 978-2-7535-0805-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide to the co-construction of sustainable development indicators in aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">144 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25334,104 +25346,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25441,220 +25453,220 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUBP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-224, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability of the Babassu Palm Eco-socio-system in Brazil: The Challenges of Coviability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol González-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deiane Jorge Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of Social and Ecological Systems : Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 794 p., 2019, 978-3-319-78497-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages sociaux pour le développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25663,123 +25675,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 280 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2654-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social learning for territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25788,614 +25800,614 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living territories to transform the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 274 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2731-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction concertée d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torré; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-86, 2015, 9782759224081 ET e-ISBN : 978-2-7592-2407-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction concertée d’un guide pour la mise en œuvre de la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quæ, pp.75-86, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.torre.2015.01.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’apprentissage comme facilitateur de l’intégration territoriale : à la recherche des conditions de construction de réseaux territoriaux en aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 274 p., 2013, Administration, Aménagement du Territoire, 978-2-343-01190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of aquaculture system sustainability: a methodology and comparative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in fish farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26405,161 +26417,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATED MULTI-TROPHIC AQUACULTURE Perspectives for More Sustainable Seafood Aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Slembrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId596"/>
+      <w:footerReference w:type="default" r:id="rId597"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26706,51 +26718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Howarth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01421-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Clennell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leruste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00108" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239; Mangos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bandelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2018.84017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2017.1410521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSZM0ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miellet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Balavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Schauner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sadek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourisseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.02.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Picand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.09.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVDT7S0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2014.964350" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez Agundez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Yimam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.01.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0783" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Baruthio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jouve" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460889v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0297" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0298" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663417v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Abichou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026506" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656014v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026498" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2603" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2602" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe Syndhia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061646v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claudet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pelletier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey-Valette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228760v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Libourel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938685v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973407v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938698v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938711v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628120v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973422v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938859v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938916v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973435v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938725v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938892v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nouvel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938970v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973831v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199962v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mongruel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973659v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107024v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106698v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049785v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Sylvain Konan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049766v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049759v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609613v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050299v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651163v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651209v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050471v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050542v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050332v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050529v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Idrissou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisseleua Herv&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Degrande" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bidogeza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050509v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050623v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050634v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051259v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ham&#233;dy Diop" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051249v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Schauner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051255v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787343v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461126v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461125v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669629v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourrisseau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523055v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756697v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751681v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460873v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817342v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818348v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811615v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755366v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821708v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bodiguel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813440v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812728v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824847v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757568v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813202v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815054v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Versailles Saint Quentin-En-Yvelines" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822649v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pages" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811759v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rodriguez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407484v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816218v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195184v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460903v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788950v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0075" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810993v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499767v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lazard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Howarth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01421-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.27" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Clennell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leruste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bandelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239; Mangos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2018.84017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2017.1410521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSZM0ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miellet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Balavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Schauner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sadek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourisseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.02.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSQXRB6H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Picand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.09.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVDT7S0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2014.964350" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725523v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez Agundez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Yimam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.01.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0783" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Baruthio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192583v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jouve" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0297" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665196v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0298" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663417v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Abichou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195176v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026506" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656014v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026498" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197802v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2603" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195262v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2602" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe Syndhia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0113" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664582v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014410" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228768v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claudet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pelletier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey-Valette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Libourel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938677v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938843v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938685v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973407v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628120v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938711v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532186v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938859v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938892v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973435v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938866v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938970v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256878v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nouvel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938954v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973831v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939053v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199962v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mongruel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973659v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973636v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107150v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107024v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106698v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049785v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Sylvain Konan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049766v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049759v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609613v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049963v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050921v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050299v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651209v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050934v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050542v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050332v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050471v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050529v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Idrissou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisseleua Herv&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Degrande" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bidogeza" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050623v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050634v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051259v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ham&#233;dy Diop" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051249v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Schauner" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051273v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051255v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787343v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diop" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461126v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594143v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461125v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669629v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourrisseau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523055v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756697v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751681v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460873v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818348v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817342v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811615v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755366v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821708v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bodiguel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813440v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812728v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824847v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757568v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815054v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Versailles Saint Quentin-En-Yvelines" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813202v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822649v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pages" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811759v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rodriguez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407484v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816218v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195184v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460903v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790119v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788950v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141230v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0075" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810993v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499767v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lazard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>