--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -2720,51 +2720,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical Changes and Injunctions in an Implementation Project of the Digital Patient Record</w:t>
+                <w:t xml:space="preserve">Changement et injonctions paradoxales dans un projet d'implantation du dossier patient numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
@@ -2782,106 +2782,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349040v1</w:t>
+                <w:t xml:space="preserve">hal-03125994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement et injonctions paradoxales dans un projet d'implantation du dossier patient numérique</w:t>
+                <w:t xml:space="preserve">Paradoxical Changes and Injunctions in an Implementation Project of the Digital Patient Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
@@ -2899,73 +2890,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Health Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, Chapter 1, 2021, 9781786304681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119842651.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125994v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicisation et médiatisation des sujets de santé</w:t>
               </w:r>
@@ -4051,51 +4051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11321" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Munsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Moktefi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.176.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.708" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gestin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019457ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifschutz Vladimir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Romeyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842651.ch1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11321" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Munsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Moktefi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.176.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.708" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gestin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019457ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifschutz Vladimir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Romeyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842651.ch1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>