--- v0 (2026-03-20)
+++ v1 (2026-04-23)
@@ -1143,261 +1143,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking Cities, villes en décroissance : une mesure du phénomène en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shrinking cities: measuring the phenomenon in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.16. </w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976496v1</w:t>
+                <w:t xml:space="preserve">halshs-03692427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking cities: measuring the phenomenon in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shrinking Cities, villes en décroissance : une mesure du phénomène en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03692427v1</w:t>
+                <w:t xml:space="preserve">halshs-00976496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;villes rétrécissantes&amp;quot; en Allemagne</w:t>
               </w:r>
@@ -3221,165 +3221,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dresde</w:t>
+                <w:t xml:space="preserve">Leipzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://www.universalis.fr/encyclopedie/dresde/</w:t>
+              <w:t xml:space="preserve">, 2021, https://www.universalis.fr/encyclopedie/leipzig/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03979673v1</w:t>
+                <w:t xml:space="preserve">halshs-03979674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leipzig</w:t>
+                <w:t xml:space="preserve">Dresde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://www.universalis.fr/encyclopedie/leipzig/</w:t>
+              <w:t xml:space="preserve">, 2021, https://www.universalis.fr/encyclopedie/dresde/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03979674v1</w:t>
+                <w:t xml:space="preserve">halshs-03979673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cologne</w:t>
               </w:r>
@@ -3775,191 +3775,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahme von Asylsuchenden in Frankreich</w:t>
+                <w:t xml:space="preserve">The „Small Towns of Tomorrow” programme in France: Future Narratives of Small Towns at national and local levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Francfort s/Main, Germany</w:t>
+              <w:t xml:space="preserve">35th AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Schools of Planning (AESOP), Jul 2023, Lodz (Poland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075584v1</w:t>
+                <w:t xml:space="preserve">hal-04319786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The „Small Towns of Tomorrow” programme in France: Future Narratives of Small Towns at national and local levels</w:t>
+                <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahme von Asylsuchenden in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Marboeuf</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th AESOP Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of European Schools of Planning (AESOP), Jul 2023, Lodz (Poland), France</w:t>
+              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Francfort s/Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319786v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahmeeinrichtungen für Asylsuchende in Auvergne-Rhône-Alpes (Frankreich)</w:t>
               </w:r>
@@ -4008,204 +4008,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle schools in sparsely populated areas – Spatial reconfigurations of secondary education in rural France</w:t>
+                <w:t xml:space="preserve">Die Zukunft kleiner peripherer Mittelschulen im Puy-de-Dôme-Département (Frankreich): Entscheidungsprozesse und (Ent)stimatisierungsdiskurse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCHE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Deutscher Kongress für Geographie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319789v1</w:t>
+                <w:t xml:space="preserve">hal-04319788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Zukunft kleiner peripherer Mittelschulen im Puy-de-Dôme-Département (Frankreich): Entscheidungsprozesse und (Ent)stimatisierungsdiskurse</w:t>
+                <w:t xml:space="preserve">Middle schools in sparsely populated areas – Spatial reconfigurations of secondary education in rural France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Kongress für Geographie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">ISCHE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319788v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POUR UNE GEOGRAPHIE DES ESPACES ANTI-HEROS : AU-DELA DE LA BANALITE DES ESPACES INTERMEDIAIRES</w:t>
               </w:r>
@@ -4442,51 +4442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02120374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2017.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roth Sallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gamberini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02120374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2017.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roth Sallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gamberini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>