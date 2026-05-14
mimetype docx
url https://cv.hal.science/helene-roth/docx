--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -151,51 +151,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une transition à l'autre. Déprise urbaine et futurs post-fossiles en Allemagne orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Ecole des hautes étude en sciences sociales, 2025</w:t>
+              <w:t xml:space="preserve">Géographie. Ecole des hautes études en sciences sociales (EHESS), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05541547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1455,278 +1455,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces du vote en Europe. La participation aux élections du parlement européen de 2004</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Stadtschrumpfung&amp;quot; ou &amp;quot;rétrécissement urbain&amp;quot; en Allemagne : un champ de recherche émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Merchez</w:t>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.article 448, mis en ligne le 07 avril 2009, modifié le 07 avril 2009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.22165⟩</w:t>
+              <w:t xml:space="preserve">, 2009, pp.article 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448006v1</w:t>
+                <w:t xml:space="preserve">halshs-00667168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Stadtschrumpfung&amp;quot; ou &amp;quot;rétrécissement urbain&amp;quot; en Allemagne : un champ de recherche émergent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces du vote en Europe. La participation aux élections du parlement européen de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Florentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roth</w:t>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.article 445. </w:t>
+              <w:t xml:space="preserve">, 2009, pp.article 448, mis en ligne le 07 avril 2009, modifié le 07 avril 2009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.22123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667168v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking Cities in Germany: an emerging research field and a new paradigm for analyzing the evolution of cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,168 +2136,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces fragiles – Construction scientifique, dynamiques territoriales et action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le déclin dans le monde germanique. Mots, discours et représentations (1914-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Platelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2018, Territoires, 978-2-84516-638-7</w:t>
+              <w:t xml:space="preserve">Fanny Platelle et Hélène Roth. Reims, EPURE, 2018, 312 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03692439v1</w:t>
+                <w:t xml:space="preserve">hal-02999957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin dans le monde germanique. Mots, discours et représentations (1914-2014)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Espaces fragiles – Construction scientifique, dynamiques territoriales et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2018, Territoires, 978-2-84516-638-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Platelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02999957v1</w:t>
+                <w:t xml:space="preserve">halshs-03692439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes européennes : espaces d’innovations dans un monde urbain</w:t>
               </w:r>
@@ -3775,125 +3775,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The „Small Towns of Tomorrow” programme in France: Future Narratives of Small Towns at national and local levels</w:t>
+                <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahmeeinrichtungen für Asylsuchende in Auvergne-Rhône-Alpes (Frankreich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th AESOP Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of European Schools of Planning (AESOP), Jul 2023, Lodz (Poland), France</w:t>
+              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt-am-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319786v1</w:t>
+                <w:t xml:space="preserve">hal-04319782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahme von Asylsuchenden in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3909,126 +3896,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Francfort s/Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahmeeinrichtungen für Asylsuchende in Auvergne-Rhône-Alpes (Frankreich)</w:t>
+                <w:t xml:space="preserve">The „Small Towns of Tomorrow” programme in France: Future Narratives of Small Towns at national and local levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt-am-Main, Germany</w:t>
+              <w:t xml:space="preserve">35th AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Schools of Planning (AESOP), Jul 2023, Lodz (Poland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319782v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Zukunft kleiner peripherer Mittelschulen im Puy-de-Dôme-Département (Frankreich): Entscheidungsprozesse und (Ent)stimatisierungsdiskurse</w:t>
               </w:r>
@@ -4442,51 +4442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02120374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2017.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roth Sallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gamberini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02120374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2017.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roth Sallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gamberini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>