--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -493,827 +493,827 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of X-ray speckle-based imaging deflection retrieval algorithms for the optimization of radiation dose</w:t>
+                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rouge-Labriet</w:t>
+                <w:t xml:space="preserve">Ludovic Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Quenot</w:t>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+                <w:t xml:space="preserve">Sabine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Paganin</w:t>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (6), pp.065005. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab87f7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600465v1</w:t>
+                <w:t xml:space="preserve">hal-03600318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
+                <w:t xml:space="preserve">Implicit tracking approach for X-ray phase-contrast imaging with a random mask and a conventional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Broche</w:t>
+                <w:t xml:space="preserve">Laurène Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Drevet</w:t>
+                <w:t xml:space="preserve">Sebastien Berujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.434954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600318v1</w:t>
+                <w:t xml:space="preserve">hal-03555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit tracking approach for X-ray phase-contrast imaging with a random mask and a conventional system</w:t>
+                <w:t xml:space="preserve">Comparison of X-ray speckle-based imaging deflection retrieval algorithms for the optimization of radiation dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Quénot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Helene Rouge-Labriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Brun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (11), pp.1412. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (6), pp.065005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.434954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab87f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555222v1</w:t>
+                <w:t xml:space="preserve">hal-03600465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Phase Contrast osteo-articular imaging: a pilot study on cadaveric human hands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray multi-modal intrinsic-speckle-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Berujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1911. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.125604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58168-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abc313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02483279v1</w:t>
+                <w:t xml:space="preserve">hal-04738759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot X-Ray Speckle-Based Imaging of a Single-Material Object</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Phase Contrast osteo-articular imaging: a pilot study on cadaveric human hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Pavlov</w:t>
+                <w:t xml:space="preserve">Sébastien Bérujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+                <w:t xml:space="preserve">Hervé Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.054023. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738763v1</w:t>
+                <w:t xml:space="preserve">inserm-02483279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray multi-modal intrinsic-speckle-tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Single-Shot X-Ray Speckle-Based Imaging of a Single-Material Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Berujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (12), pp.125604. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/abc313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738759v1</w:t>
+                <w:t xml:space="preserve">hal-04738763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1492,51 +1492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FC8C2E0"/>
+    <w:nsid w:val="533CD472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1723,51 +1723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rouge-labriet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7869-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245190627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2299159474320827661991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouge-Labriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab87f7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Qu&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berujon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.434954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02483279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rujon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58168-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang (thomas) Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abc313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rouge-labriet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7869-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245190627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2299159474320827661991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Qu&#233;not" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berujon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.434954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouge-Labriet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab87f7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang (thomas) Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abc313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02483279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58168-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>