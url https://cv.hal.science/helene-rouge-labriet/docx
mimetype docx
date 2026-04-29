--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -493,161 +493,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
+                <w:t xml:space="preserve">Comparison of X-ray speckle-based imaging deflection retrieval algorithms for the optimization of radiation dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Broche</w:t>
+                <w:t xml:space="preserve">Helene Rouge-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+                <w:t xml:space="preserve">Laurene Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Drevet</w:t>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lardy</w:t>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (6), pp.065005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab87f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600318v1</w:t>
+                <w:t xml:space="preserve">hal-03600465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit tracking approach for X-ray phase-contrast imaging with a random mask and a conventional system</w:t>
               </w:r>
@@ -659,661 +659,661 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+                <w:t xml:space="preserve">Sebastien Berujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (11), pp.1412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.434954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of X-ray speckle-based imaging deflection retrieval algorithms for the optimization of radiation dose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rouge-Labriet</w:t>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Quenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+                <w:t xml:space="preserve">Sabine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Paganin</w:t>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (6), pp.065005. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab87f7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600465v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray multi-modal intrinsic-speckle-tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Phase Contrast osteo-articular imaging: a pilot study on cadaveric human hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Pavlov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Paganin</w:t>
+                <w:t xml:space="preserve">Sébastien Bérujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+                <w:t xml:space="preserve">Hervé Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (12), pp.125604. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/abc313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738759v1</w:t>
+                <w:t xml:space="preserve">inserm-02483279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Phase Contrast osteo-articular imaging: a pilot study on cadaveric human hands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Shot X-Ray Speckle-Based Imaging of a Single-Material Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Berujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1911. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58168-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02483279v1</w:t>
+                <w:t xml:space="preserve">hal-04738763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot X-Ray Speckle-Based Imaging of a Single-Material Object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">X-ray multi-modal intrinsic-speckle-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Berujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.054023. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.125604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abc313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738763v1</w:t>
+                <w:t xml:space="preserve">hal-04738759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1492,51 +1492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="533CD472"/>
+    <w:nsid w:val="C6481B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1723,51 +1723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rouge-labriet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7869-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245190627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2299159474320827661991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Qu&#233;not" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berujon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.434954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouge-Labriet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab87f7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang (thomas) Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abc313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02483279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58168-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rouge-labriet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7869-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245190627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2299159474320827661991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouge-Labriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab87f7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Qu&#233;not" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.434954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02483279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rujon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58168-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang (thomas) Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abc313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>