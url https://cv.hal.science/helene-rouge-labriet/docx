--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2299159474320827661991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5D25-BgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,288 +215,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Raman and Stimulated Raman spectroscopy for the analysis of adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefine Tratwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International meeting on Bone Marrow Adiposity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMAS, Sep 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D histopathology speckle phase contrast imaging: from synchrotron to conventional sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Diego, France. pp.63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2511944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -485,829 +506,829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of X-ray speckle-based imaging deflection retrieval algorithms for the optimization of radiation dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rouge-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (6), pp.065005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/ab87f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit tracking approach for X-ray phase-contrast imaging with a random mask and a conventional system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.434954⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555222v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implicit tracking approach for X-ray phase-contrast imaging with a random mask and a conventional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Drevet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Berujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.434954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600318v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Phase Contrast osteo-articular imaging: a pilot study on cadaveric human hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bérujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-58168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02483279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot X-Ray Speckle-Based Imaging of a Single-Material Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Berujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.054023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray multi-modal intrinsic-speckle-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyang (thomas) Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Berujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (12), pp.125604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abc313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1317,114 +1338,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'imagerie X biomédicale en contraste de phase par tavelures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019GREAS031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02893468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1492,51 +1513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6481B7C"/>
+    <w:nsid w:val="E5A368E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1723,51 +1744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rouge-labriet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7869-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245190627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2299159474320827661991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouge-Labriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab87f7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Qu&#233;not" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.434954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02483279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rujon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58168-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang (thomas) Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abc313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rouge-labriet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7869-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245190627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2299159474320827661991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5D25-BgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouge-Labriet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab87f7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Qu&#233;not" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.434954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02483279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rujon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58168-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyang (thomas) Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abc313" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>