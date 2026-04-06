--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -486,274 +486,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-Based Methodology of Developing 3D Printed Anthropomorphic Phantoms for Microwave Imaging Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Phillips</w:t>
+                <w:t xml:space="preserve">Evaluation of Higher‐Order Quadrature Schemes in Improving Computational Efficiency for Orientation‐Averaged Single‐Scattering Properties of Nonspherical Ice Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwo‐sen Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11020376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JD034172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162713v1</w:t>
+                <w:t xml:space="preserve">hal-04249354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Higher‐Order Quadrature Schemes in Improving Computational Efficiency for Orientation‐Averaged Single‐Scattering Properties of Nonspherical Ice Particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ziad Haddad</w:t>
+                <w:t xml:space="preserve">A Simulation-Based Methodology of Developing 3D Printed Anthropomorphic Phantoms for Microwave Imaging Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soroush Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JD034172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11020376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249354v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Properties of Ovine Heart at Microwave Frequencies</w:t>
               </w:r>
@@ -867,364 +867,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
+                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Zidane</w:t>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Joachimowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016184⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925919v1</w:t>
+                <w:t xml:space="preserve">hal-02474268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Saleh</w:t>
+                <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474268v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive Control of Fruit Quality via Millimeter Waves and Classification Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1288,77 +1288,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Anthropomorphic Phantom of the Axillary Region for Microwave Imaging Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Savazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Ištuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1403,278 +1403,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
+                <w:t xml:space="preserve">A non-singular transformation optics invisibility cloak by combining with scattering cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chai Yan Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhi Ning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aafeca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474207v1</w:t>
+                <w:t xml:space="preserve">hal-02474143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-singular transformation optics invisibility cloak by combining with scattering cancellation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chai Yan Tay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Ning Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aafeca⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474143v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computationally Efficient 3-D Full-Wave Model for Coherent EM Scattering From Complex-Geometry Hydrometeors Based on MoM/CBFM-Enhanced Algorithm</w:t>
               </w:r>
@@ -1784,408 +1784,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Roussel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656823v1</w:t>
+                <w:t xml:space="preserve">hal-01656810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656852v1</w:t>
+                <w:t xml:space="preserve">hal-01656823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656810v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Enhancement of the Characteristic Basis Function Method for Modeling Forest Scattering Using the Adaptive Cross Approximation Algorithm</w:t>
               </w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,282 +2737,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Model to Characterize High-Frequency Scattering by Urban Areas for Monostatic and Bistatic Radar Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rigorous forest scattering model validation through comparison with indoor bistatic scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Truong Minh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30, pp.83-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 33, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB11063009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591361v1</w:t>
+                <w:t xml:space="preserve">hal-00628199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rigorous forest scattering model validation through comparison with indoor bistatic scattering measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bellez</w:t>
+                <w:t xml:space="preserve">A 3D Model to Characterize High-Frequency Scattering by Urban Areas for Monostatic and Bistatic Radar Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Truong Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.1 - 19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 30, pp.83-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628199v1</w:t>
+                <w:t xml:space="preserve">hal-00591361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mécanismes de diffusion par une parcelle de forêt en mode bistatique dans la bande de fréquences 100-400 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3186,77 +3186,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Imaging for a Novel Generation of Medical Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo&#8208;sen Kuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD034172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Yan Tay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ning Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aafeca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo-Sen Kuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2781625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2593872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2015.1076356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00843316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2227264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00591361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Truong Minh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00707163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862521" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo&#8208;sen Kuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD034172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Yan Tay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ning Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aafeca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo-Sen Kuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2781625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2593872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2015.1076356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00843316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2227264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00591361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Truong Minh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00707163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862521" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>