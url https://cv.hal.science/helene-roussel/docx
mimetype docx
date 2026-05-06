--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -867,364 +867,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
+                <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Hettak</w:t>
+                <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Saleh</w:t>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474268v1</w:t>
+                <w:t xml:space="preserve">hal-02925919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Zidane</w:t>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Joachimowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925919v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive Control of Fruit Quality via Millimeter Waves and Classification Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Ištuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1403,278 +1403,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-singular transformation optics invisibility cloak by combining with scattering cancellation</w:t>
+                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chai Yan Tay</w:t>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Ning Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aafeca⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474143v1</w:t>
+                <w:t xml:space="preserve">hal-02474207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A non-singular transformation optics invisibility cloak by combining with scattering cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Yan Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhi Ning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aafeca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474207v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computationally Efficient 3-D Full-Wave Model for Coherent EM Scattering From Complex-Geometry Hydrometeors Based on MoM/CBFM-Enhanced Algorithm</w:t>
               </w:r>
@@ -1784,408 +1784,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656810v1</w:t>
+                <w:t xml:space="preserve">hal-01656823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656823v1</w:t>
+                <w:t xml:space="preserve">hal-01656852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656852v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Enhancement of the Characteristic Basis Function Method for Modeling Forest Scattering Using the Adaptive Cross Approximation Algorithm</w:t>
               </w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,282 +2737,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rigorous forest scattering model validation through comparison with indoor bistatic scattering measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bellez</w:t>
+                <w:t xml:space="preserve">A 3D Model to Characterize High-Frequency Scattering by Urban Areas for Monostatic and Bistatic Radar Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Truong Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.1 - 19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 30, pp.83-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628199v1</w:t>
+                <w:t xml:space="preserve">hal-00591361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Model to Characterize High-Frequency Scattering by Urban Areas for Monostatic and Bistatic Radar Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rigorous forest scattering model validation through comparison with indoor bistatic scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Truong Minh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30, pp.83-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 33, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB11063009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591361v1</w:t>
+                <w:t xml:space="preserve">hal-00628199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mécanismes de diffusion par une parcelle de forêt en mode bistatique dans la bande de fréquences 100-400 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Imaging for a Novel Generation of Medical Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo&#8208;sen Kuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD034172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Yan Tay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ning Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aafeca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo-Sen Kuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2781625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2593872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2015.1076356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00843316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2227264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00591361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Truong Minh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00707163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862521" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo&#8208;sen Kuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD034172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Yan Tay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ning Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aafeca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwo-Sen Kuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2781625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2593872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2015.1076356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00843316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2227264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00591361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Truong Minh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00707163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862521" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>