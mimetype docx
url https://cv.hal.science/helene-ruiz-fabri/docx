--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -239,200 +239,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translucent justice? Transparency and international courts and tribunals</w:t>
+                <w:t xml:space="preserve">Image en hommage, in Le droit du commerce international : passé, présent, futur - Hommage à Gabrielle Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kritika Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Dispute Settlement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue québécoise de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-Série, p. 551</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384019v1</w:t>
+                <w:t xml:space="preserve">hal-05285172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image en hommage, in Le droit du commerce international : passé, présent, futur - Hommage à Gabrielle Marceau</w:t>
+                <w:t xml:space="preserve">Translucent justice? Transparency and international courts and tribunals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de droit international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Dispute Settlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnlids/idaf042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285172v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Investment Law and Climate Change: Introduction to the Special Issue</w:t>
               </w:r>
@@ -1292,1540 +1292,1540 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28, pp. 237-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on Article 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Corten; Pierre Klein (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Vienna Conventions on the Law of Treaties: A Commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, Oxford University Press, pp. 1711-1745, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétition, une métaphore du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathias Forteau; Franck Latty (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 149-154, 2025, Colloque annuel de la SFDI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sexe au genre : le corps des femmes en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burgorgue-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatia Muir Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jouannet, Emmanuelle and Burgorgue-Larsen, Laurence and Muir Watt, Horatia and Ruiz Fabri, Hélène and Charlesworth, Hilary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminisme(s) et droit international. Etudes du réseau Olympe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne (ISJPS) (39), Société de législation comparée, pp. 265-322, 2016, 39, 978-2-36517-059-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03244824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indépendance et impartialité des juges internationaux : Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indépendance et impartialité des juges internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, 302 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de mise en balance : rapports inter-systémiques et intra-systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'internationalisation du droit : France-Etats-Unis - Réseau "ID" franco-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 234-238, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le principe de précaution dans le système de la Convention européenne des droits de l'homme”, in La circulation des concepts juridiques : le droit international de l'environnement entre mondialisation et fragmentation (dir.) L. Gradoni et H. Ruiz Fabri, SLC, Coll. de l'UMR de droit comparé, 2009, pp.493-522</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lambert Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gradoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des concepts juridiques : le droit international de l'environnement entre mondialisation et fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLC, Coll. de l'UMR de droit comparé, pp.570, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire de l'usine Mox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'internationalisation du droit : France-Etats-Unis - Réseau "ID" franco-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 101-113, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international entre prudence et espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards d'une génération sur le droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp. 327-341, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des décisions dans le règlement des différends de l'OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La motivation des décisions des juridictions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp. 103-132, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La clémence saisie par le droit. Amnistie, prescription et grâce en droit international et comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 15-36, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sur le rapport de Lorenzo Gradoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources du droit international pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 383-387, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources du droit international pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 13-15, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence de procédures d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contentieux de l'urgence et l'urgence dans le contentieux devant les juridictions internationales : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp. 165-180, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatia Muir Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour d'un droit commun. Premières Rencontres de l'UMR de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 11-12, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enchevêtrement des espaces normatifs : propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour d'un droit commun. Premières Rencontres de l'UMR de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 227-229, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Translucent Justice (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Dispute Settlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 16 (Issue 3), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Investment Law and Climate Change (Introduction to the Special Issue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Investment Law and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan W. Schill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329207v1</w:t>
-              </w:r>
-[...1197 lines deleted...]
-                <w:t xml:space="preserve">hal-00439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2964,208 +2964,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mixed Arbitral Tribunals, 1919–1939</w:t>
+                <w:t xml:space="preserve">Representing the Absent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Erpelding</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2023, 978-3-7489-3971-9. </w:t>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783748939719⟩</w:t>
+                <w:t xml:space="preserve">Alessandra Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG; Nomos, 2023, 978-3-7489-1864-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748918646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695066v1</w:t>
+                <w:t xml:space="preserve">hal-05273148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Absent</w:t>
+                <w:t xml:space="preserve">The Mixed Arbitral Tribunals, 1919–1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2023, 978-3-7489-3971-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748939719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rosoux</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05273148v1</w:t>
+                <w:t xml:space="preserve">hal-04695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearbook on Procedural Law of the Court of Justice of the European Union Third Edition – 2021</w:t>
               </w:r>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peace Through Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Erpelding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,177 +4482,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tiers à l'instance devant les juridictions internationales</w:t>
+                <w:t xml:space="preserve">Mireille Delmas-Marty et les années UMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions Pedone, 266 p., 2005</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.551, 2005, Collection de l'UMR de droit comparé de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438787v1</w:t>
+                <w:t xml:space="preserve">halshs-00418963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Delmas-Marty et les années UMR</w:t>
+                <w:t xml:space="preserve">Le tiers à l'instance devant les juridictions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Pedone, 266 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Giudicelli Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418963v1</w:t>
+                <w:t xml:space="preserve">hal-00438787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe du contradictoire devant les juridictions internationales</w:t>
               </w:r>
@@ -4775,64 +4775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour d'un droit commun. Premières Rencontres de l'UMR de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatia Muir Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5369,51 +5369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BAF1B68"/>
+    <w:nsid w:val="550437E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5600,51 +5600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ruiz-fabri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-6018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ruiz Fabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05384019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idaf042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05285172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W Schill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Stoppioni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Paine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3441701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejil/chs080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gradoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00440178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Della Morte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert Abdelgawad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05422154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05299548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sarmiento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard Haukeland Fredriksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Broberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4367894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erpelding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748939719" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05273148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Donati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748918646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gutman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Malferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4212945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ladenburger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Albus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3820914" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nunes Chaib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Venzke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin von Bogdandy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748908661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#237;stian Or&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hestermeyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3530773" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert-Abdelgawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Della Morte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law-mpeipro/e3721.013.3721/law-mpeipro-e3721" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ruiz-fabri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-6018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ruiz Fabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05285172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05384019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idaf042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W Schill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Stoppioni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Paine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3441701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejil/chs080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gradoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00440178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Della Morte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert Abdelgawad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05422154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05299548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sarmiento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard Haukeland Fredriksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Broberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4367894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05273148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Donati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748918646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erpelding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748939719" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gutman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Malferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4212945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ladenburger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Albus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3820914" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nunes Chaib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Venzke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin von Bogdandy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748908661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#237;stian Or&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hestermeyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3530773" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert-Abdelgawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Della Morte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli Delage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law-mpeipro/e3721.013.3721/law-mpeipro-e3721" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>