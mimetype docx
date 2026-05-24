--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0131-6018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Swt_GjQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,4795 +179,4795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMC - Chronique du règlement des différends 2024 - 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp. 1081-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image en hommage, in Le droit du commerce international : passé, présent, futur - Hommage à Gabrielle Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors-Série, p. 551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translucent justice? Transparency and international courts and tribunals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritika Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Dispute Settlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnlids/idaf042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Investment Law and Climate Change: Introduction to the Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan W Schill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.737 - 745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/22119000-12340268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jus Cogens Before International Courts: The Mega-Political Side of the Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Stoppioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law and Contemporary Problems : a Quarterly Published by the Duke University, School of Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 84 (4), pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PROCEDURAL CROSS-FERTILIZATION PULL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Paine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.3441701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Rhetoric of Jus Cogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of International Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (4), pp.1049-1058. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejil/chs080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règlement des différends de l'OMC : une forme d'arbitrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52, pp. 97-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational networks and constitutionalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Constitutional Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp. 481-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes généraux du droit communautaire et droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp. 127-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux dans la fragmentation : la Convention sur la protection et la promotion de la diversité des expressions culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n°1, pp. 43-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire des OGM devant le juge de l'OMC : science et précaution sans principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gradoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diritto del commercio internazionale: pratica internazionale e diritto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. 21 (Nº 3), pp. 641-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Juge de l'OMC : ombres et lumières d'une figure judiciaire singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°1, pp. 39-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions de clémence (amnistie, grace, prescription) en droit international et droit constitutionnel comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Della Morte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lambert Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28, pp. 237-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Translucent Justice (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Dispute Settlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 16 (Issue 3), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Investment Law and Climate Change (Introduction to the Special Issue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Investment Law and Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan W. Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on Article 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Corten; Pierre Klein (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vienna Conventions on the Law of Treaties: A Commentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2e édition, Oxford University Press, pp. 1711-1745, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétition, une métaphore du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Forteau; Franck Latty (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp. 149-154, 2025, Colloque annuel de la SFDI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sexe au genre : le corps des femmes en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burgorgue-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatia Muir Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouannet, Emmanuelle and Burgorgue-Larsen, Laurence and Muir Watt, Horatia and Ruiz Fabri, Hélène and Charlesworth, Hilary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminisme(s) et droit international. Etudes du réseau Olympe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne (ISJPS) (39), Société de législation comparée, pp. 265-322, 2016, 39, 978-2-36517-059-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03244824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indépendance et impartialité des juges internationaux : Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indépendance et impartialité des juges internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, 302 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de mise en balance : rapports inter-systémiques et intra-systémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'internationalisation du droit : France-Etats-Unis - Réseau "ID" franco-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 234-238, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le principe de précaution dans le système de la Convention européenne des droits de l'homme”, in La circulation des concepts juridiques : le droit international de l'environnement entre mondialisation et fragmentation (dir.) L. Gradoni et H. Ruiz Fabri, SLC, Coll. de l'UMR de droit comparé, 2009, pp.493-522</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lambert Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gradoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des concepts juridiques : le droit international de l'environnement entre mondialisation et fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLC, Coll. de l'UMR de droit comparé, pp.570, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire de l'usine Mox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'internationalisation du droit : France-Etats-Unis - Réseau "ID" franco-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 101-113, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit international entre prudence et espérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards d'une génération sur le droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp. 327-341, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des décisions dans le règlement des différends de l'OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La motivation des décisions des juridictions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp. 103-132, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clémence saisie par le droit. Amnistie, prescription et grâce en droit international et comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 15-36, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire sur le rapport de Lorenzo Gradoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources du droit international pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 383-387, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources du droit international pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 13-15, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absence de procédures d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contentieux de l'urgence et l'urgence dans le contentieux devant les juridictions internationales : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp. 165-180, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatia Muir Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour d'un droit commun. Premières Rencontres de l'UMR de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 11-12, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchevêtrement des espaces normatifs : propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour d'un droit commun. Premières Rencontres de l'UMR de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 227-229, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439752v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">halshs-04329207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearbook on Procedural Law of the Court of Justice of the European Union Fourth Edition – 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halvard Haukeland Fredriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Broberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4367894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Absent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Mixed Arbitral Tribunals, 1919–1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2023, 978-3-7489-3971-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748939719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rosoux</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05273148v1</w:t>
+                <w:t xml:space="preserve">hal-04695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mixed Arbitral Tribunals, 1919–1939</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Representing the Absent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Erpelding</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2023, 978-3-7489-3971-9. </w:t>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783748939719⟩</w:t>
+                <w:t xml:space="preserve">Alessandra Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG; Nomos, 2023, 978-3-7489-1864-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748918646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695066v1</w:t>
+                <w:t xml:space="preserve">hal-05273148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearbook on Procedural Law of the Court of Justice of the European Union Third Edition – 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Malferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4212945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearbook on Procedural Law of the Court of Justice of the European Union Second Edition – 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ladenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Albus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3820914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Judicial Legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nunes Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Venzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin von Bogdandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2020, 978-3-7489-0866-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748908661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yearbook on Procedural Law of the Court of Justice of the European Union: First Edition – 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">International Law and Litigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2019, 978-3-8452-9905-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845299051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crístian Oró Martínez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04695092v1</w:t>
+                <w:t xml:space="preserve">hal-04695068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Law and Litigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yearbook on Procedural Law of the Court of Justice of the European Union: First Edition – 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2019, 978-3-8452-9905-1. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crístian Oró Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783845299051⟩</w:t>
+                <w:t xml:space="preserve">Holger Hestermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3530773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695068v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peace Through Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Erpelding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG, 2019, 978-3-8452-9916-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845299167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemência e Direito, Anistia, prescriçao e graça no direito internacional e comparado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lambert-Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Della Morte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lumen Juris Editora, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des concepts juridiques: le droit international de l'environnement entre mondialisation et fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gradoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.575, 2009, Collection de l'UMR de droit comparé de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des décisions des juridictions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Pedone, 285 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impérialisme et droit international en Europe et aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.334, 2007, Collection de l'UMR de droit comparé de Paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve devant les juridictions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Pedone, 253 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clémence saisie par le droit, Amnistie, prescription et grâce en droit international et comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Della Morte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de la Législation Comparée, coll. De l'UMR de droit comparé, vol.14, pp.645, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clémence saisie par le droit. Amnistie, prescription et grâce en droit international et comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Della Morte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lambert Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.645, 2007, Collection de l'UMR de droit comparé de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saisine des juridictions internationales,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Pedone, 317 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Delmas-Marty et les années UMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le tiers à l'instance devant les juridictions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Pedone, 266 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Giudicelli Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418963v1</w:t>
+                <w:t xml:space="preserve">hal-00438787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tiers à l'instance devant les juridictions internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mireille Delmas-Marty et les années UMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions Pedone, 266 p., 2005</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.551, 2005, Collection de l'UMR de droit comparé de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438787v1</w:t>
+                <w:t xml:space="preserve">halshs-00418963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe du contradictoire devant les juridictions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Pedone, 198 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procès équitable et enchevêtrement des espaces normatifs. Travaux de l'atelier de droit international de l'UMR de droit comparé de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.209, 2003, Collection de l'UMR de droit comparé de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour d'un droit commun. Premières Rencontres de l'UMR de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatia Muir Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité mixte de recherche de droit comparé de Paris. Société de législation comparée, pp.485, 2002, Collection de l'UMR de droit comparé de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux de l'urgence et l'urgence dans le contentieux devant les juridictions internationales : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Pedone, 210 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4956,120 +4977,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treaty on the Establishment of Peace Throughout Christendom (1464)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max Planck Encyclopedia of International Procedural Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/law-mpeipro/e3721.013.3721/law-mpeipro-e3721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5079,91 +5100,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Babel to Esperanto and Back Again: The Fate of International Law (or of International Lawyers?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5173,135 +5194,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits d'intérêt : nouvelle frontière de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ruiz Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moret Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5369,51 +5390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="550437E2"/>
+    <w:nsid w:val="1999332F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5600,51 +5621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ruiz-fabri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-6018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ruiz Fabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05285172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05384019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idaf042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W Schill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Stoppioni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Paine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3441701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejil/chs080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gradoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00440178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Della Morte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert Abdelgawad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05422154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05299548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sarmiento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard Haukeland Fredriksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Broberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4367894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05273148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Donati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748918646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erpelding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748939719" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gutman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Malferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4212945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ladenburger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Albus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3820914" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nunes Chaib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Venzke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin von Bogdandy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748908661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#237;stian Or&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hestermeyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3530773" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert-Abdelgawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Della Morte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli Delage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law-mpeipro/e3721.013.3721/law-mpeipro-e3721" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ruiz-fabri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-6018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Swt_GjQAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ruiz Fabri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05285172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05384019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Sharma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idaf042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W Schill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Stoppioni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Paine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3441701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejil/chs080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gradoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00425623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00440178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Della Morte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert Abdelgawad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05422154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05299548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sarmiento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Hess" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard Haukeland Fredriksen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Broberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4367894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695066v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erpelding" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748939719" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05273148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Donati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748918646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gutman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Malferrari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4212945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ladenburger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Albus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3820914" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nunes Chaib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Venzke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin von Bogdandy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748908661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#237;stian Or&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hestermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3530773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845299167" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert-Abdelgawad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Della Morte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouannet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli Delage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00438790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law-mpeipro/e3721.013.3721/law-mpeipro-e3721" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret Bailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>