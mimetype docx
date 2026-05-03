--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -2125,480 +2125,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et traitement des matières colorantes jaunes et rouges riches en fer au Paléolithique supérieur : l'étude de cas de Riparo Tagliente (NE, Italie)</w:t>
+                <w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Sardelli</w:t>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Fontana</w:t>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389034v1</w:t>
+                <w:t xml:space="preserve">hal-03940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chanteraud</w:t>
+                <w:t xml:space="preserve">Approvisionnement et traitement des matières colorantes jaunes et rouges riches en fer au Paléolithique supérieur : l'étude de cas de Riparo Tagliente (NE, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Sardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t>
+              <w:t xml:space="preserve">GMPCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04829204v1</w:t>
+                <w:t xml:space="preserve">hal-04389034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Chatel</w:t>
+                <w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Piot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Draye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940529v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de méthodologies pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges lithiques du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Auvergne-Rhône Alpes de la Société Chimique de France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">87th Annual Meeting of the Society for american archaeology, March 30 - April, 2022 Chicago Illinois, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for American Archaeology, Mar 2022, Chicago (IL), United States</w:t>
@@ -2873,103 +2873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction, identification et analyse structurale de marqueurs organiques pour la reconstitution des pratiques des populations de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la section Auvergne-Rhône Alpes de la Société Chimique de France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3119,103 +3119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution des matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France - Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5599,51 +5599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 20e Colloque du GMPCA. Archéométrie 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Liège, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8114,51 +8114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8609,286 +8609,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse non destructive des pigments préhistoriques : de la grotte au laboratoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rousselière</w:t>
+                <w:t xml:space="preserve">Les matières colorantes sur le site de plein air aurignacien de Régismont-le-Haut (Poilhes, Hérault). Acquisition, transformations et utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.631-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842726v1</w:t>
+                <w:t xml:space="preserve">hal-01783815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières colorantes sur le site de plein air aurignacien de Régismont-le-Haut (Poilhes, Hérault). Acquisition, transformations et utilisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">Analyse non destructive des pigments préhistoriques : de la grotte au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giliane Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783815v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and heating of colouring materials in the Mousterian level of Es-Skhul (c. 100 000 years BP, Mount Carmel, Israel)</w:t>
               </w:r>
@@ -8913,51 +8913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Coquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brian Stringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9814,51 +9814,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
@@ -9871,106 +9871,102 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342277v1</w:t>
+                <w:t xml:space="preserve">hal-03511379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
@@ -9983,78 +9979,82 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzét; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511379v1</w:t>
+                <w:t xml:space="preserve">hal-04342277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
               </w:r>
@@ -10548,51 +10548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne) - Site n°77210 AP - Rapport intermédiaire d’autorisation triennale 2020, dir. O. Bignon-Lau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-134, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11069,51 +11069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11934,64 +11934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent : dernière exhumation&amp;quot;, in Bignon-Lau O. (dir.), rapport final d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,64 +12170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent&amp;quot;, in Bignon-Lau O. (dir.), rapport intermédiaire d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12590,77 +12590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude de l’évolution des matières organiques à Pincevent », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13876,103 +13876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses en chimie organique à l'étude du site archéologique de Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section régionale Rhône Alpes de la Société Chimique de France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
@@ -14497,103 +14497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15413,51 +15413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15835,51 +15835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="912A9DB7"/>
+    <w:nsid w:val="CD10203D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15983,51 +15983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D222A7F"/>
+    <w:nsid w:val="F1F2C58D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16131,51 +16131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9D42AE5E"/>
+    <w:nsid w:val="F918266A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16279,51 +16279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15DA4C95"/>
+    <w:nsid w:val="285956C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16427,51 +16427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C440FF6"/>
+    <w:nsid w:val="87E719A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16575,51 +16575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E89B225"/>
+    <w:nsid w:val="01AC299D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16723,51 +16723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AD620A27"/>
+    <w:nsid w:val="FB74C906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16871,51 +16871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CF165E4B"/>
+    <w:nsid w:val="D061E3B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17123,51 +17123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8389-6855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155681362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE27-0022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE27-0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/126919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/fouilles-archeologique-site-gravettien-de-mas-aguilhon-a-saint-marcel-dardeche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/terrain/pincevent/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/87728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/le-campement-aurignacien-de-regismont-le-haut-poilhes-herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/ormesson-les-bossats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/un-livret-pour-les-15-ans-de-fouilles-du-site-dormesson/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QWaVTCZYSaE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P-Pr_30OfXU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/la-grotte-de-cussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/121553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-07-BLAN-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gmpca2021.sciencesconf.org/indexe68f.html?lang=fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpf2021.sciencesconf.org/329419.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/prehist/le-nord-ouest-europeen-au-gravettien/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeometrie2011.ulg.ac.be/Bienvenue.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://biblio.naturalsciences.be/pdf/papers/2013/Abstract-haematite_130213.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58021/cpf29_session_beauvais.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/categorie-produit/thema/eraul/?product_view=list&amp;product_order=asc&amp;product_count=40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/bitstream/2268/266168/1/Introduction.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://presses.uliege.be/produit/autour-de-lhematite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-125/srbap-125-2014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-126/srbap-126-2016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/special-issue/10PJD4ZPJHP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/pm/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s245099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s253077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s257459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrss31.hypotheses.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sardelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salomon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vignaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lahlil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brian Stringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415995v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8389-6855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155681362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE27-0022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE27-0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/126919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/fouilles-archeologique-site-gravettien-de-mas-aguilhon-a-saint-marcel-dardeche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/terrain/pincevent/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/87728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/le-campement-aurignacien-de-regismont-le-haut-poilhes-herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/ormesson-les-bossats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/un-livret-pour-les-15-ans-de-fouilles-du-site-dormesson/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QWaVTCZYSaE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P-Pr_30OfXU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/la-grotte-de-cussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/121553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-07-BLAN-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gmpca2021.sciencesconf.org/indexe68f.html?lang=fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpf2021.sciencesconf.org/329419.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/prehist/le-nord-ouest-europeen-au-gravettien/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeometrie2011.ulg.ac.be/Bienvenue.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://biblio.naturalsciences.be/pdf/papers/2013/Abstract-haematite_130213.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58021/cpf29_session_beauvais.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/categorie-produit/thema/eraul/?product_view=list&amp;product_order=asc&amp;product_count=40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/bitstream/2268/266168/1/Introduction.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://presses.uliege.be/produit/autour-de-lhematite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-125/srbap-125-2014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-126/srbap-126-2016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/special-issue/10PJD4ZPJHP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/pm/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s245099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s253077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s257459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrss31.hypotheses.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sardelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salomon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vignaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lahlil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brian Stringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415995v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>