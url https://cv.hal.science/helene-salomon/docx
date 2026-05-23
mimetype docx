--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1534,493 +1534,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
+                <w:t xml:space="preserve">Classification des roches ferrugineuses -utilisation de la méthode de réflectance diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Lefaucher Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre, UGA) et Muséum d'histoire Naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003739v1</w:t>
+                <w:t xml:space="preserve">hal-04791652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une collection des Sciences de la Terre pour l’Archéologie - Cas des matières riches en oxy(hydroxy)des de fer du bassin versant de l’Yonne au Paléolithique récent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923148v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt d’une collection des Sciences de la Terre pour l’Archéologie - Cas des matières riches en oxy(hydroxy)des de fer du bassin versant de l’Yonne au Paléolithique récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791357v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des roches ferrugineuses -utilisation de la méthode de réflectance diffuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lefaucher Fanny</w:t>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Schmitt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre, UGA) et Muséum d'histoire Naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791652v1</w:t>
+                <w:t xml:space="preserve">hal-04791357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t>
               </w:r>
@@ -2032,77 +2032,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
@@ -2125,644 +2125,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940529v1</w:t>
+                <w:t xml:space="preserve">hal-05003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et traitement des matières colorantes jaunes et rouges riches en fer au Paléolithique supérieur : l'étude de cas de Riparo Tagliente (NE, Italie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point de méthodologies pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges lithiques du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Sardelli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">Journée de la section Auvergne-Rhône Alpes de la Société Chimique de France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389034v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chanteraud</w:t>
+                <w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t>
+              <w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04829204v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de méthodologies pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges lithiques du Paléolithique supérieur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">Approvisionnement et traitement des matières colorantes jaunes et rouges riches en fer au Paléolithique supérieur : l'étude de cas de Riparo Tagliente (NE, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Sardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Auvergne-Rhône Alpes de la Société Chimique de France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">GMPCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940623v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003796v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t>
               </w:r>
@@ -2787,64 +2787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">87th Annual Meeting of the Society for american archaeology, March 30 - April, 2022 Chicago Illinois, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for American Archaeology, Mar 2022, Chicago (IL), United States</w:t>
@@ -2867,355 +2867,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04084582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, identification et analyse structurale de marqueurs organiques pour la reconstitution des pratiques des populations de la Préhistoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la section Auvergne-Rhône Alpes de la Société Chimique de France 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940672v1</w:t>
+                <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Extraction, identification et analyse structurale de marqueurs organiques pour la reconstitution des pratiques des populations de la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Webinaire de la section Auvergne-Rhône Alpes de la Société Chimique de France 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588026v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution des matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France - Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,402 +3234,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04829064v1</w:t>
+                <w:t xml:space="preserve">hal-05003755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
+              <w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099173v1</w:t>
+                <w:t xml:space="preserve">halshs-04829064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t>
+                <w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003755v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment nommer ces rouges ? Pigments ou minerai de fer… Tout dépend de l’âge et de l’usage</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,924 +4174,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur les collections gravettiennes de Maisières « Canal » : réévaluation du potentiel du site via les premiers regards croisés sur l'exploitation alimentaire et technique des ressources animales fossiles et non fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri- Georges Naton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+                <w:t xml:space="preserve">N. Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">North-Western Europe during the Gravettian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183410v1</w:t>
+                <w:t xml:space="preserve">hal-01891335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+                <w:t xml:space="preserve">What stands from the Gravettian in North-Western Europe ? Introduction au colloque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque NW Gravettian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880736v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bon</w:t>
+                <w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mensan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Alexis</w:t>
+                <w:t xml:space="preserve">Henri- Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01965110v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les collections gravettiennes de Maisières « Canal » : réévaluation du potentiel du site via les premiers regards croisés sur l'exploitation alimentaire et technique des ressources animales fossiles et non fossiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Jadin</w:t>
+                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-Western Europe during the Gravettian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891335v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What stands from the Gravettian in North-Western Europe ? Introduction au colloque.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goutas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque NW Gravettian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891330v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une structuration de la recherche sur l'industrie des matières colorantes employées durant la préhistoire : commençons par leur provenance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première étude comparative des matières colorantes issues des fouilles de la Grotte aux Points.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATRIMALP ; Ressources en matières premières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891055v1</w:t>
+                <w:t xml:space="preserve">hal-01880753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une structuration de la recherche sur l'industrie des matières colorantes employées durant la préhistoire : commençons par leur provenance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique BDD du réseau CAIRN,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">PATRIMALP ; Ressources en matières premières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888554v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étude comparative des matières colorantes issues des fouilles de la Grotte aux Points.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique BDD du réseau CAIRN,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880753v1</w:t>
+                <w:t xml:space="preserve">hal-01888554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling the Palaeolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t>
@@ -5202,103 +5202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campement de plein air de Régismont-le-Haut (Hérault, France) : un jalon aurignacien entre Méditerranée et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien, où en sommes-nous ? - session 2 du 28e Congrès Préhistorique de France, Amiens, 30 mai - 4 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
@@ -5422,90 +5422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5547,103 +5547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des matériaux colorants au Paléolithique supérieur. Quelles stratégies d’approvisionnement, quelles transformations, pour quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 20e Colloque du GMPCA. Archéométrie 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Liège, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5944,429 +5944,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, caractérisation et mise en place de matières riches en fer dans la grotte Scladina (Andenne, Belgique) : processus naturels et apports anthropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why is it so difficult to work on geochemical composition? Supervised geochemical composition data processing to study colouring iron oxide-rich rocks in archaeological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bonjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+                <w:t xml:space="preserve">Claire Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1516n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Worldwide Archaeological Science of Ochre: New Results and Challenges, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351373v1</w:t>
+                <w:t xml:space="preserve">halshs-04828666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is it so difficult to work on geochemical composition? Supervised geochemical composition data processing to study colouring iron oxide-rich rocks in archaeological contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chanteraud</w:t>
+                <w:t xml:space="preserve">Stone disc production at Pincevent (France) reveals versatile uses of colouring materials in the Late Magdalenian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Pacheco</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Worldwide Archaeological Science of Ochre: New Results and Challenges, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106277⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 175, pp.106152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04828666v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone disc production at Pincevent (France) reveals versatile uses of colouring materials in the Late Magdalenian</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Origine, caractérisation et mise en place de matières riches en fer dans la grotte Scladina (Andenne, Belgique) : processus naturels et apports anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.106152. </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.20-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1516n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965996v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t>
               </w:r>
@@ -6736,77 +6736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,679 +6860,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
+                <w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005590v1</w:t>
+                <w:t xml:space="preserve">hal-03523762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.102898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03106487v1</w:t>
+                <w:t xml:space="preserve">hal-03005590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color Research and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/col.22647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/jls⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150844v1</w:t>
+                <w:t xml:space="preserve">hal-03106487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Debout</w:t>
+                <w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Color Research and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/col.22647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523762v1</w:t>
+                <w:t xml:space="preserve">hal-03150844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre les matières colorantes issues des fouilles et des parois ornées. Méthodologie et première perspective comparative à la Grotte aux Points (Aiguèze, Gard, France)</w:t>
               </w:r>
@@ -7639,64 +7639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Aurignacian daily life and camp organization: The open-air site of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,1302 +7734,1314 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 498, pp.69-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édification d'une “pigmentothèque” : vers le référencement des matières riches en oxydes de fer exploitées durant la Préhistoire en Ardèche et dans le Gard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891044v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bodu</w:t>
+                <w:t xml:space="preserve">Édification d'une “pigmentothèque” : vers le référencement des matières riches en oxydes de fer exploitées durant la Préhistoire en Ardèche et dans le Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009531v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations du Paléolithique supérieur de Morschwiller-le-Bas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats de la fouille des occupations du Paléolithique supérieur de Morschwiller-le-Bas (Haut-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kucharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, LIX, pp.5-12</w:t>
+              <w:t xml:space="preserve">, 2016, LIX, pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01576043v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Mathis</w:t>
+                <w:t xml:space="preserve">Occupations du Paléolithique supérieur de Morschwiller-le-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kucharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes), 125, pp.89-119</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LIX, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455233v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces of Human and Animal Activity (TrAcs) in Cussac Cave (Le Buisson-de-Cadouin, Dordogne, France): Preliminary Results and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysianna Ledoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes), 125, pp.89-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529051v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de la fouille des occupations du Paléolithique supérieur de Morschwiller-le-Bas (Haut-Rhin)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Kucharski</w:t>
+                <w:t xml:space="preserve">Traces of Human and Animal Activity (TrAcs) in Cussac Cave (Le Buisson-de-Cadouin, Dordogne, France): Preliminary Results and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianna Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maksud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066412v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutrean and Magdalenian ferruginous rocks heat-treatment: accidental and/or deliberate action?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières colorantes sur le site de plein air aurignacien de Régismont-le-Haut (Poilhes, Hérault). Acquisition, transformations et utilisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">Analyse non destructive des pigments préhistoriques : de la grotte au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giliane Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01783815v1</w:t>
+                <w:t xml:space="preserve">hal-01842726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse non destructive des pigments préhistoriques : de la grotte au laboratoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rousselière</w:t>
+                <w:t xml:space="preserve">Les matières colorantes sur le site de plein air aurignacien de Régismont-le-Haut (Poilhes, Hérault). Acquisition, transformations et utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.631-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842726v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and heating of colouring materials in the Mousterian level of Es-Skhul (c. 100 000 years BP, Mount Carmel, Israel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Coquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brian Stringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (4), pp.698-722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe des « bisons adossés » de Lascaux. Étude de la technique de l'artiste par analyse des pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9038,2457 +9050,2681 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.482-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00452348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrotechniques et transformations de la matière au Solutréen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+                <w:t xml:space="preserve">Les matières colorantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie au grand air ! Il y a 23 475 ans : chroniques solutréennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.214-214, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05439594v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To paint the lab red. Portrait de la recherche sur les matières colorantes à EDYTEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Pyrotechniques et transformations de la matière au Solutréen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gasquet Dominique; Gauchon Christophe; Arnaud Fabien. </w:t>
+              <w:t xml:space="preserve">Musée national de Préhistoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, dynamiques et territoires de la montagne. Vingt ans de recherche au laboratoire EDYTEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.223-243, 2023</w:t>
+              <w:t xml:space="preserve">La vie au grand air ! Il y a 23 475 ans : chroniques solutréennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, catalogue d’exposition temporaire (12/10/2024-12/05 2025), pp.86-99, 2024, 978-2-911233-27-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04378718v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+                <w:t xml:space="preserve">To paint the lab red. Portrait de la recherche sur les matières colorantes à EDYTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasquet Dominique; Gauchon Christophe; Arnaud Fabien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Session Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible, Société préhistorique française, pp.3-4, 2023</w:t>
+              <w:t xml:space="preserve">Environnements, dynamiques et territoires de la montagne. Vingt ans de recherche au laboratoire EDYTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-243, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454599v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04378718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+                <w:t xml:space="preserve">Introduction : Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-62, 2022</w:t>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible, Société préhistorique française, pp.3-4, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003682v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le Gravettien du Nord-Ouest de l’Europe à l’aube du xxie siècle : objectifs du colloque et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 11-19.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511372v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Introduction. Le Gravettien du Nord-Ouest de l’Europe à l’aube du xxie siècle : objectifs du colloque et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 11-19.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511379v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342277v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Debout</w:t>
+                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lejeune</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Blaser; Hélène Djema; Jean-Luc Locht; Christine Chausse. </w:t>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzét; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03469525v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations par le radiocarbone</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Stéphan Hinguant et Rozenn Colleter. </w:t>
+                <w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Blaser; Hélène Djema; Jean-Luc Locht; Christine Chausse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve : dix ans de recherche à la grotte Rochefort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 67, Société préhistorique française, A paraître, Mémoires de la SPF, 2-913745-82-2</w:t>
+              <w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430040v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03469525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Gravettian Collections from the Excavation of Maisières ‘Canal’ (Prov. of Hainaut, Belgium)A Combined Study of Fossil and Non-Fossil Animal Resources for Alimentary and Technical Exploitation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datations par le radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Hinguant et Rozenn Colleter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.23-51, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve : dix ans de recherche à la grotte Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, Société préhistorique française, A paraître, Mémoires de la SPF, 2-913745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430085v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Gravettian Collections from the Excavation of Maisières ‘Canal’ (Prov. of Hainaut, Belgium)A Combined Study of Fossil and Non-Fossil Animal Resources for Alimentary and Technical Exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Arellano</w:t>
+                <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Baumann</w:t>
+                <w:t xml:space="preserve">Quentin Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.23-51, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152269v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des ressources lithiques non taillées à Pincevent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne) - Site n°77210 AP - Rapport intermédiaire d’autorisation triennale 2020, dir. O. Bignon-Lau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-134, 2020</w:t>
+              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003707v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières colorantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des ressources lithiques non taillées à Pincevent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Châtelperronien de la grotte du Renne (Arcy-sur-Cure, Yonne, France). Les fouilles d'André Leroi-Gourhan (1949-1963)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée National de la Préhistoire, pp. 213-258, 2019, Numéro spécial</w:t>
+              <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne) - Site n°77210 AP - Rapport intermédiaire d’autorisation triennale 2020, dir. O. Bignon-Lau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-134, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415995v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Régismont-le-Haut » (Poilhes, Hérault, France), fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Alexis</w:t>
+                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles. Actes du XXVIIIe Congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-64, 2019, Paléolithique supérieur ancien, Paléolithique final – Mésolithique, 978-2-913745-79-2</w:t>
+              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876591v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les matières colorantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Julien; Francine David; Michel Girard; Annie Roblin-Jouve. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">Le Châtelperronien de la grotte du Renne (Arcy-sur-Cure, Yonne, France). Les fouilles d'André Leroi-Gourhan (1949-1963)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National de la Préhistoire, pp. 213-258, 2019, Numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473149v2</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des pigments durant le Solutréen</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">M. Otte. </w:t>
+                <w:t xml:space="preserve">« Régismont-le-Haut » (Poilhes, Hérault, France), fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bodu; Clément Paris; Cyril Montoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, 2018</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles. Actes du XXVIIIe Congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-64, 2019, Paléolithique supérieur ancien, Paléolithique final – Mésolithique, 978-2-913745-79-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891036v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage des pigments durant le Solutréen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Otte. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Le Solutréen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676908v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Dreesen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676913v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et recherche des provenances des hématites oolithiques des sites du Néolithique ancien de Hesbaye (Province de Liège, Belgique) et des sites néolithiques des sources de la Dendre (Province du Hainaut, Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen [et al.] (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l'hématite : circulation et transformation au cours de la Préhistoire récente : actes de la table ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.153-191, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matières colorantes : une économie de la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Séminaire, Aix-Marseille Université, France. 2024, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11497,1590 +11733,1590 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OP 2213729, DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
+                <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent : dernière exhumation&amp;quot;, in Bignon-Lau O. (dir.), rapport final d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, pp.93-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895699v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chailloux Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03539914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent : dernière exhumation&amp;quot;, in Bignon-Lau O. (dir.), rapport final d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, pp.93-122</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04639608v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Avancée concernant les résidus rouges sur les vestiges lithiques taillés. » in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03161478v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent&amp;quot;, in Bignon-Lau O. (dir.), rapport intermédiaire d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Querenet Onfroy de Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, pp.131-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914832v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avancée concernant les résidus rouges sur les vestiges lithiques taillés. » in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, pp.65-80</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04310066v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Piboule</w:t>
+                <w:t xml:space="preserve">« Étude de l’évolution des matières organiques à Pincevent », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, pp.135-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02549968v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étude de l’évolution des matières organiques à Pincevent », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, pp.135-168</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04309923v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rondelles du niveau IV0 : reprise d’étude et premiers résultats. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.257-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d’activités (2016-2018). Economie et pratiques des sociétés gravettiennes dans le Nord-Ouest de l’Europe». Rapport de synthèse. ECOPRAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse in situ des matières colorantes par pXRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13088,1857 +13324,1750 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA; Ministère de la culture. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04830538v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">halshs-04828611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brandi L. Macdonald</w:t>
+                <w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549947v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04084719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chanteraud</w:t>
+                <w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04829040v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04084713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t>
+                <w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi L. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Fernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04084713v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04084719v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste for colours in Basque country during Upper Palaeolithic - Integrative approach to contextualise rock art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi L. Macdonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88th annual meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Portland, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04061524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses en chimie organique à l'étude du site archéologique de Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section régionale Rhône Alpes de la Société Chimique de France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-rich raw material in Upper Palaeolithic caves in Belgium: characterization, transformation and sourcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Lumière dans la grotte : stimulation UV et détection de films d’opale en contexte d’art pariétal paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leduc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923300v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04084700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, procurement and transformation of iron-rich raw material during Early Neolithic in Northwestern Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Iron-rich raw material in Upper Palaeolithic caves in Belgium: characterization, transformation and sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goffioul Claire</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003782v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires des roches riches en fer au Paléolithique : genèse, sélection et altération - Approche méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Characterization, procurement and transformation of iron-rich raw material during Early Neolithic in Northwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Petitdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goffioul Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
+              <w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886143v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière dans la grotte : stimulation UV et détection de films d’opale en contexte d’art pariétal paléolithique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
+                <w:t xml:space="preserve">Trajectoires des roches riches en fer au Paléolithique : genèse, sélection et altération - Approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04084700v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880742v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chanteraud</w:t>
+                <w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Génuite</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457884v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a library of raw ferruginous and manganous rocks: challenges to source coloring rocks used during the Prehistory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14953,73 +15082,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une bibliothèque de matériaux colorants naturels : Le début d'une pigmentothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15041,733 +15170,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Bouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.36-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Liège, 368 p., 2021, ERAUL, 150 / Anthropologica et Praehistorica, 130, ISBN 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’hématite. Circulation et transformation au cours de la Préhistoire récente. Actes de la Table-Ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">125/2014 et 126/2015, 2 vol. (252, 232 p.), 2016, Anthropologica et Præhistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676903v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04287345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matières colorantes au début du Paléolithique supérieur : sources, transformations et fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02430482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15835,51 +15964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD10203D"/>
+    <w:nsid w:val="27FE4E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15983,51 +16112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1F2C58D"/>
+    <w:nsid w:val="526C593B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16131,51 +16260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F918266A"/>
+    <w:nsid w:val="A52A8012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16279,51 +16408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="285956C1"/>
+    <w:nsid w:val="88F7CBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16427,51 +16556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="87E719A6"/>
+    <w:nsid w:val="C06EFC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16575,51 +16704,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="01AC299D"/>
+    <w:nsid w:val="217DAD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16723,51 +16852,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FB74C906"/>
+    <w:nsid w:val="F0D35254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16871,51 +17000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D061E3B8"/>
+    <w:nsid w:val="55A25883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17123,51 +17252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8389-6855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155681362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE27-0022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE27-0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/126919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/fouilles-archeologique-site-gravettien-de-mas-aguilhon-a-saint-marcel-dardeche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/terrain/pincevent/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/87728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/le-campement-aurignacien-de-regismont-le-haut-poilhes-herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/ormesson-les-bossats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/un-livret-pour-les-15-ans-de-fouilles-du-site-dormesson/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QWaVTCZYSaE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P-Pr_30OfXU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/la-grotte-de-cussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/121553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-07-BLAN-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gmpca2021.sciencesconf.org/indexe68f.html?lang=fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpf2021.sciencesconf.org/329419.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/prehist/le-nord-ouest-europeen-au-gravettien/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeometrie2011.ulg.ac.be/Bienvenue.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://biblio.naturalsciences.be/pdf/papers/2013/Abstract-haematite_130213.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58021/cpf29_session_beauvais.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/categorie-produit/thema/eraul/?product_view=list&amp;product_order=asc&amp;product_count=40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/bitstream/2268/266168/1/Introduction.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://presses.uliege.be/produit/autour-de-lhematite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-125/srbap-125-2014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-126/srbap-126-2016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/special-issue/10PJD4ZPJHP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/pm/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s245099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s253077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s257459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrss31.hypotheses.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sardelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salomon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vignaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lahlil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brian Stringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415995v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8389-6855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155681362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE27-0022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE27-0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/126919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/fouilles-archeologique-site-gravettien-de-mas-aguilhon-a-saint-marcel-dardeche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/terrain/pincevent/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/87728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/le-campement-aurignacien-de-regismont-le-haut-poilhes-herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/ormesson-les-bossats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrtemps.cnrs.fr/un-livret-pour-les-15-ans-de-fouilles-du-site-dormesson/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QWaVTCZYSaE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P-Pr_30OfXU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.culture.gouv.fr/fr/la-grotte-de-cussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/adlfi/121553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-07-BLAN-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gmpca2021.sciencesconf.org/indexe68f.html?lang=fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpf2021.sciencesconf.org/329419.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/prehist/le-nord-ouest-europeen-au-gravettien/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeometrie2011.ulg.ac.be/Bienvenue.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://biblio.naturalsciences.be/pdf/papers/2013/Abstract-haematite_130213.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58021/cpf29_session_beauvais.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/categorie-produit/thema/eraul/?product_view=list&amp;product_order=asc&amp;product_count=40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/bitstream/2268/266168/1/Introduction.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://presses.uliege.be/produit/autour-de-lhematite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-125/srbap-125-2014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-126/srbap-126-2016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/special-issue/10PJD4ZPJHP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/pm/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s245099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s253077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s257459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrss31.hypotheses.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sardelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salomon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vignaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRLT64KJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kucharski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lahlil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brian Stringer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452348v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5880" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430040v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>