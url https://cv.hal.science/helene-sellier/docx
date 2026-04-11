--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -66,3726 +66,4037 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mode mineur des barks de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.1091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux de design des cartes à jouer vidéoludiques : récit en cours de pratique créative d’un deckbuilder roguelite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Witcher » en série(s) : concurrences et interdépendances transfictionnelles au prisme de l'adaptation (Netflix, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What design to (re)set the mind in motion? Combine the effects of awareness and consciousness raising in RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.5286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SinoAlice and the question of authorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Person Scholar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes programmées de l’écriture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appareil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/appareil.3853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04612080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur narrative des mécaniques ludiques et corporéité du joueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.11692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les otome games entre formatage idéologique et formation identitaire : une recherche-création en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.3849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile Otome Games: Desire and Suspense as Economic Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REPLAYING JAPAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.143 - 149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sketching the relation between the worlds of contemporary art and video games: Game art, art game, indie game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Person Scholar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de l'espace ludique dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/appareil.3853⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnages vidéoludiques, construction et dislocation de l’identité dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...362 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héroïsmes au féminin dans les jeux vidéo et agentivité de la joueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherches contemporaines en narratologie, Centre de recherches sur les arts et le langage (CNRS/EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop « Global Game Work Migration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIGRA (Malte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solip Park, Jan Houška, Alexandra Maiuga, Elina Koskinen, Jun 2025, Valletta / Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo et transmedia : The Witcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Louvain Gamelab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Louvain (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game Production Cultures and Collaborative Creative Processes: A Close Look at Game Development in an Indie French Studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media Industries Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et potentiels d’une recherche-création ancrée au sein d’une industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">limit/no limit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burn a book, Kill a poem, Plunder Goethe. A bibliocast’s look into the history of media imaginary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Literary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir l’expérience de jeu avec les joueur.ses : co-construction d’un protocole pour une étude de réception des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du “terme branché” au “refus viscéral” : apprivoiser la notion de “serious game” dans un studio de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author-ities in queer games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Games and Literary Theory 2023 Intent/Intentionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser une recherche-création ancrée dans une industrie culturelle : récit des pratiques collectives menées autour du jeu vidéo RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Border, Mirror, Projector. Semiotics of the Screen in French-Belgian Computer Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games &amp; Literature. On the literaricity, research, collection, and archiving of computer game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marbach am Neckar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functions and powers of barks in video games: reclaiming the margins of video games narrativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIGRA - Limits and Margins of Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design et care dans un jeu vidéo à impact social : représentations du handicap et du validisme dans Alix et Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Ax-les-thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queeriser le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Queeriser, dit-on? Questionnements sur les apports des perspectives queers en recherche et en création"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l’accessibilité : ce que les aîné·es font à la culture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeux et Accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research-creation at the crossroad between game production and game research. How do the design of a roguelite deckbuilder and queer games studies fuel each other?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Central and Eastern Game Studies Conference (CEEGS 2023): "Meaning and Making of Games"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Witcher&amp;quot; en série(s) : concurrences et interdépendances transfictionnelles au prisme de l'adaptation (Netflix, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Roux; Laurent Collet; Anne Gagnebien; Alessandro Leiduan, Apr 2021, Toulon (en visioconférence), France. pp.67-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking video game design practices thanks to sustainable agricultural principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Game Studies (CGSA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encourager les actions pro-sociales par le jeu : conjuguer dans le design les effets de sensibilisation et de conscientisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GIS Jeu et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cutting, Pasting, Pastiching? Visual References to Game Culture in Gamer Literature Book Covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aléatoire ludique et narratif comme espace d’appropriation et d’interprétation : une recherche-création au service de l’expressivité des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cayatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IMPEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel design pour (re)mettre la pensée en mouvement ? Conjuguer les effets de sensibilisation et de conscientisation dans RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective modes of research and creation: Acting for inclusiveness in a video game studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Game Studies (CGSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer des perceptions du hasard et de la nécessité : recherche-création autour de Sept jours, sept lieux, sept vies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Jeu et sociétés, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre le temps professionnel flexible pour correspondre aux individualités : exemple de l’organisation de The Seed Crew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Histoire du Jeu 2021 « Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Replaying Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Alberta (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité sérielle et expressivité vidéoludique : transformation de l’imaginaire social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Temporalités et imaginaires du jeu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free-to-play mobile otome games : a trap for spending money or an opportunity for daily play ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Time to play? Research, policy and practice »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Madrid (online), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire jouer le sexisme : trame de l’expérience ludique de RecovR et ébauche d’un modèle de Narrative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les temporalités institutionnelles et industrielles dans un projet de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du réseau RESCAM « La Recherche en création et ses différentes temporalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité d’une recherche-création en jeu vidéo à la croisée entre monde académique et industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche-création à la cité Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer le sexisme en entreprise : Serious Game, Art Game, Expressive Game ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux et détournement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Strasbourg (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo et littérature : trouver un langage commun dans le Visual Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les langages du jeu vidéo : codes, discours et images en jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se jouer de la culture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales OMNSH / GreMS « Appropriation des objets numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Louvain la neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif des bibliothèques dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Image(s), Imaginaire(s) et Réalité(s) de la bibliothèque »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment adapter une œuvre littéraire en jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunfest. Festival des cultures vidéoludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et usages des livres dans les jeux Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral « Alexis Blanchet : Les jeux vidéo dans les cultures médiatiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...2471 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3795,616 +4106,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité d’une recherche-création en jeu vidéo à la croisée entre monde académique et industrie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs de recherche-création dialogue entre recherche universitaire et création artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delatour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de la recherche théorique pour la création comme détournement : appropriation des concepts de serious game, art game et expressive game dans RecovR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes ludiques : constructions et détournements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité sérielle et expressivité vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Liège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités et imaginaires du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Jeu/Play/Spiel, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pulg.26029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04612103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Self-expression and Debate in RecovR: A Research-Creation Project to Build a Ludo-Narrative Model for a Sustainable Impact on Cultural Diversity and Inclusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Mitchell; Mirjam Vosmeer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Storytelling. 14th International Conference on Interactive Digital Storytelling, ICIDS 2021, Tallinn, Estonia, December 7–10, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13138, Springer, pp.410-415, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92300-6_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes programmées de l’écriture vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création artistique dans le jeu vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2021, 978-2-343-23127-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des genres de romans vidéoludiques : littérature casual, gamer et indé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu vidéo et Romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classique Garnier, 2021, 2406125475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture littéraire du jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures du jeu vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Taupe Médite, pp.71-80, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations et les effets de la littérature dans The Elder Scrolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu vidéo et livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Liège, pp.47-65, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pulg.2727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4414,185 +4725,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et jeux vidéo : représentations réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris-Est, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03391718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et jeux vidéo : représentations réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris-Est, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04459797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4739,51 +5050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.3853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.26029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92300-6_40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2727" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03391718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04459797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1091" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.3853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.26029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92300-6_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03391718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04459797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>