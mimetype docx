--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -282,50 +282,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What design to (re)set the mind in motion? Combine the effects of awareness and consciousness raising in RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.5286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The Witcher » en série(s) : concurrences et interdépendances transfictionnelles au prisme de l'adaptation (Netflix, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Huz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -334,135 +412,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613753v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SinoAlice and the question of authorship</w:t>
               </w:r>
@@ -1213,2827 +1213,2827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saisir l’expérience de jeu avec les joueur.ses : co-construction d’un protocole pour une étude de réception des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burn a book, Kill a poem, Plunder Goethe. A bibliocast’s look into the history of media imaginary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Literary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo et transmedia : The Witcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Louvain Gamelab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Louvain (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game Production Cultures and Collaborative Creative Processes: A Close Look at Game Development in an Indie French Studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Media Industries Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et potentiels d’une recherche-création ancrée au sein d’une industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">limit/no limit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking video game design practices thanks to sustainable agricultural principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Game Studies (CGSA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du “terme branché” au “refus viscéral” : apprivoiser la notion de “serious game” dans un studio de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author-ities in queer games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Games and Literary Theory 2023 Intent/Intentionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functions and powers of barks in video games: reclaiming the margins of video games narrativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIGRA - Limits and Margins of Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Border, Mirror, Projector. Semiotics of the Screen in French-Belgian Computer Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Game Production Cultures and Collaborative Creative Processes: A Close Look at Game Development in an Indie French Studio</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games &amp; Literature. On the literaricity, research, collection, and archiving of computer game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marbach am Neckar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser une recherche-création ancrée dans une industrie culturelle : récit des pratiques collectives menées autour du jeu vidéo RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queeriser le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Queeriser, dit-on? Questionnements sur les apports des perspectives queers en recherche et en création"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design et care dans un jeu vidéo à impact social : représentations du handicap et du validisme dans Alix et Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Ax-les-thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l’accessibilité : ce que les aîné·es font à la culture vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Industries Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Jeux et Accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research-creation at the crossroad between game production and game research. How do the design of a roguelite deckbuilder and queer games studies fuel each other?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Central and Eastern Game Studies Conference (CEEGS 2023): "Meaning and Making of Games"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Witcher&amp;quot; en série(s) : concurrences et interdépendances transfictionnelles au prisme de l'adaptation (Netflix, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Roux; Laurent Collet; Anne Gagnebien; Alessandro Leiduan, Apr 2021, Toulon (en visioconférence), France. pp.67-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective modes of research and creation: Acting for inclusiveness in a video game studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Game Studies (CGSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encourager les actions pro-sociales par le jeu : conjuguer dans le design les effets de sensibilisation et de conscientisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GIS Jeu et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aléatoire ludique et narratif comme espace d’appropriation et d’interprétation : une recherche-création au service de l’expressivité des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cayatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IMPEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cutting, Pasting, Pastiching? Visual References to Game Culture in Gamer Literature Book Covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04614083v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">limit/no limit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Game books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dupont</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel design pour (re)mettre la pensée en mouvement ? Conjuguer les effets de sensibilisation et de conscientisation dans RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les temporalités institutionnelles et industrielles dans un projet de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du réseau RESCAM « La Recherche en création et ses différentes temporalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer des perceptions du hasard et de la nécessité : recherche-création autour de Sept jours, sept lieux, sept vies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Jeu et sociétés, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre le temps professionnel flexible pour correspondre aux individualités : exemple de l’organisation de The Seed Crew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Histoire du Jeu 2021 « Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité sérielle et expressivité vidéoludique : transformation de l’imaginaire social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Temporalités et imaginaires du jeu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Literary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Replaying Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Alberta (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free-to-play mobile otome games : a trap for spending money or an opportunity for daily play ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Time to play? Research, policy and practice »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Madrid (online), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire jouer le sexisme : trame de l’expérience ludique de RecovR et ébauche d’un modèle de Narrative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer le sexisme en entreprise : Serious Game, Art Game, Expressive Game ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux et détournement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Strasbourg (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité d’une recherche-création en jeu vidéo à la croisée entre monde académique et industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche-création à la cité Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo et littérature : trouver un langage commun dans le Visual Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les langages du jeu vidéo : codes, discours et images en jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se jouer de la culture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales OMNSH / GreMS « Appropriation des objets numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Louvain la neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment adapter une œuvre littéraire en jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunfest. Festival des cultures vidéoludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif des bibliothèques dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Image(s), Imaginaire(s) et Réalité(s) de la bibliothèque »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...2156 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616746v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04459837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des livres dans les jeux Fable</w:t>
               </w:r>
@@ -4334,247 +4334,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04612103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des genres de romans vidéoludiques : littérature casual, gamer et indé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu vidéo et Romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classique Garnier, 2021, 2406125475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes programmées de l’écriture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création artistique dans le jeu vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2021, 978-2-343-23127-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Encouraging Self-expression and Debate in RecovR: A Research-Creation Project to Build a Ludo-Narrative Model for a Sustainable Impact on Cultural Diversity and Inclusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Mitchell; Mirjam Vosmeer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Storytelling. 14th International Conference on Interactive Digital Storytelling, ICIDS 2021, Tallinn, Estonia, December 7–10, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13138, Springer, pp.410-415, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92300-6_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613806v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture littéraire du jeu vidéo</w:t>
               </w:r>
@@ -4780,122 +4780,122 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">tel-04459797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et jeux vidéo : représentations réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Université Paris-Est, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PESC2088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">tel-03391718v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-04459797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5050,51 +5050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1091" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.3853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.26029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92300-6_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03391718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04459797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1091" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5286" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.3853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.26029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92300-6_40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04459797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03391718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>