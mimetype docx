--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -282,187 +282,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The Witcher » en série(s) : concurrences et interdépendances transfictionnelles au prisme de l'adaptation (Netflix, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What design to (re)set the mind in motion? Combine the effects of awareness and consciousness raising in RecovR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.5286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdj.5286⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04613132v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SinoAlice and the question of authorship</w:t>
               </w:r>
@@ -1213,50 +1213,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo et transmedia : The Witcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Louvain Gamelab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Louvain (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game Production Cultures and Collaborative Creative Processes: A Close Look at Game Development in an Indie French Studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media Industries Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et potentiels d’une recherche-création ancrée au sein d’une industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">limit/no limit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burn a book, Kill a poem, Plunder Goethe. A bibliocast’s look into the history of media imaginary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Literary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saisir l’expérience de jeu avec les joueur.ses : co-construction d’un protocole pour une étude de réception des jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1265,2775 +1662,2378 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du “terme branché” au “refus viscéral” : apprivoiser la notion de “serious game” dans un studio de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author-ities in queer games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Games and Literary Theory 2023 Intent/Intentionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser une recherche-création ancrée dans une industrie culturelle : récit des pratiques collectives menées autour du jeu vidéo RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Border, Mirror, Projector. Semiotics of the Screen in French-Belgian Computer Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Literary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Games &amp; Literature. On the literaricity, research, collection, and archiving of computer game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marbach am Neckar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functions and powers of barks in video games: reclaiming the margins of video games narrativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIGRA - Limits and Margins of Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design et care dans un jeu vidéo à impact social : représentations du handicap et du validisme dans Alix et Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Ax-les-thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l’accessibilité : ce que les aîné·es font à la culture vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeux et Accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Louvain (BE), Belgium</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queeriser le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Queeriser, dit-on? Questionnements sur les apports des perspectives queers en recherche et en création"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research-creation at the crossroad between game production and game research. How do the design of a roguelite deckbuilder and queer games studies fuel each other?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Central and Eastern Game Studies Conference (CEEGS 2023): "Meaning and Making of Games"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Witcher&amp;quot; en série(s) : concurrences et interdépendances transfictionnelles au prisme de l'adaptation (Netflix, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Roux; Laurent Collet; Anne Gagnebien; Alessandro Leiduan, Apr 2021, Toulon (en visioconférence), France. pp.67-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking video game design practices thanks to sustainable agricultural principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Game Studies (CGSA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encourager les actions pro-sociales par le jeu : conjuguer dans le design les effets de sensibilisation et de conscientisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GIS Jeu et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cutting, Pasting, Pastiching? Visual References to Game Culture in Gamer Literature Book Covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Industries Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Game books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aléatoire ludique et narratif comme espace d’appropriation et d’interprétation : une recherche-création au service de l’expressivité des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cayatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">limit/no limit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Online, Canada</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel design pour (re)mettre la pensée en mouvement ? Conjuguer les effets de sensibilisation et de conscientisation dans RecovR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective modes of research and creation: Acting for inclusiveness in a video game studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Game Studies (CGSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer des perceptions du hasard et de la nécessité : recherche-création autour de Sept jours, sept lieux, sept vies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Jeu et sociétés, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre le temps professionnel flexible pour correspondre aux individualités : exemple de l’organisation de The Seed Crew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Histoire du Jeu 2021 « Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Games and Literary Theory 2023 Intent/Intentionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">Replaying Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Alberta (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité sérielle et expressivité vidéoludique : transformation de l’imaginaire social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Temporalités et imaginaires du jeu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free-to-play mobile otome games : a trap for spending money or an opportunity for daily play ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Time to play? Research, policy and practice »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Madrid (online), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire jouer le sexisme : trame de l’expérience ludique de RecovR et ébauche d’un modèle de Narrative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les temporalités institutionnelles et industrielles dans un projet de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du réseau RESCAM « La Recherche en création et ses différentes temporalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité d’une recherche-création en jeu vidéo à la croisée entre monde académique et industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche-création à la cité Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer le sexisme en entreprise : Serious Game, Art Game, Expressive Game ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux et détournement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Strasbourg (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo et littérature : trouver un langage commun dans le Visual Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les langages du jeu vidéo : codes, discours et images en jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se jouer de la culture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales OMNSH / GreMS « Appropriation des objets numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Louvain la neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif des bibliothèques dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Image(s), Imaginaire(s) et Réalité(s) de la bibliothèque »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment adapter une œuvre littéraire en jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunfest. Festival des cultures vidéoludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1936 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04616746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des livres dans les jeux Fable</w:t>
               </w:r>
@@ -4334,247 +4334,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04612103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Encouraging Self-expression and Debate in RecovR: A Research-Creation Project to Build a Ludo-Narrative Model for a Sustainable Impact on Cultural Diversity and Inclusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Mitchell; Mirjam Vosmeer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactive Storytelling. 14th International Conference on Interactive Digital Storytelling, ICIDS 2021, Tallinn, Estonia, December 7–10, 2021, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13138, Springer, pp.410-415, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92300-6_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes programmées de l’écriture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création artistique dans le jeu vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2021, 978-2-343-23127-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des genres de romans vidéoludiques : littérature casual, gamer et indé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu vidéo et Romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classique Garnier, 2021, 2406125475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613798v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture littéraire du jeu vidéo</w:t>
               </w:r>
@@ -4780,122 +4780,122 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">tel-03391718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et jeux vidéo : représentations réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Université Paris-Est, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PESC2088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">tel-04459797v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-03391718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5050,51 +5050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1091" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5286" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.3853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.26029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92300-6_40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04459797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03391718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1091" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.3853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.26029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92300-6_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03391718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04459797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>