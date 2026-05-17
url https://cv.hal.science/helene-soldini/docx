--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -650,908 +650,917 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Giannotti en France. L’édition lyonnaise du Libro della Republica de’ Vinitiani</w:t>
+                <w:t xml:space="preserve">Donato Giannotti en France. L’édition lyonnaise du Libro della Republica de’ Vinitiani (Antoine Gryphe, 1570)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensioni e problemi della ricerca storica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 2025 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 2, p.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2723-9489/2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture Donato Giannotti, Della Republica ecclesiastica, édition de William J. Connell, Turin, Einaudi, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, LXXXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix du &amp;quot;prophète désarmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Quint dans les histoires florentines rédigées post res perditas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.50014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Jean-Louis FOURNEL et Jean-Claude ZANCARINI, Machiavel. Une vie en guerres, Paris, Passés composés, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (3), pp.599-601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2022.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres de la République florentine en exil, un cas de violence épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna europea di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Cécile TERREAUX-SCOTTO, Les âges de la vie dans la pensée politique florentine (ca. 1480-1532), Genève, Droz, Cahiers d’Humanisme et Renaissance, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18, pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Jean-Louis FOURNEL, La cité du soleil et les territoires des hommes. Le savoir du monde chez Campanella, Paris, Albin Michel, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (3), pp.766-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un républicain exilé à Venise: Donato Giannotti dans les lettres de ‘l’amico di Venezia’ (1537-1539)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paroles d’exil. Culture d’opposition et théorie politique au XVIe siècle, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Jean-Louis FOURNEL et Jean-Claude ZANCARINI, La Grammaire de la République : langages de la politique chez Francesco Guicciardini (1483-1540), Droz, Genève, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruniana e Campanelliana, Ricerche filosofiche e materiali storico - testuali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XVII (2), pp.615-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Paola MORENO, La fortuna editoriale del Carteggio di Francesco Guicciardini, dal Cinquecento ai giorni nostri, Istituto Storico Italiano per l’Età Moderna e Contemporanea, Rome, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.353-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de H. A. LLOYD, G. BURGESS et S. HODSON (eds.), European Political Thought 1450-1700, Religion, Law and Philosophy, New Haven, London, Yale University Press, 2007.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1561,388 +1570,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli ultimi anni del fiorentino Donato Giannotti a Roma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donato Giannotti. Homme de lettres et républicain florentin dans l'Italie du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Soldini; William J. Connell, Jun 2024, Université Lyon 3 Jean Moulin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Uses of Explicit in Manuscript and Printed Books. A Case Study: the Florentine Republican Donato Giannotti (1492-1572)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscripts in the age of prints - The Twentieth Annual Conference of the European Society for Textual Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Society for Textual Scholarship, Apr 2025, Tours, C. E. S. R., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Republica de’ Viniziani di Donato Giannotti, fra Roma, Venezia e Lione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspore italiane della Francia del Cinquecento: persone, libri, idee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elena Valeri; Michaela Valente; Stefano Dall'Aglio; Manuela Bragagnolo, Dec 2024, Roma Sapienza Università, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Giunta, une famille de libraires-imprimeurs entre Florence et Venise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Les livres des Giunta : de Venise et Florence à la Normandie » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Giannotti, la construction d’une identité républicaine à Florence au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTPB, European Network Theory Practice of Biography : Third Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Firenze, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2010,51 +2019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F87C2057"/>
+    <w:nsid w:val="90606078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2241,51 +2250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-soldini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091560748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02974935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.50014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-soldini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091560748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02974935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2723-9489/2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.50014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>