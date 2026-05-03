--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -723,230 +723,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gellereau</w:t>
+                <w:t xml:space="preserve">Are Judges Street-Level Bureaucrats? Evidence from French and Canadian Family Courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Law &amp; Social Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lsi.12251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866419v1</w:t>
+                <w:t xml:space="preserve">hal-01448688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Judges Street-Level Bureaucrats? Evidence from French and Canadian Family Courts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Biland</w:t>
+                <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gellereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law &amp; Social Inquiry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01448688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter, écrire et publier en collectif</w:t>
               </w:r>
@@ -4191,51 +4191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03186432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.012.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fillod-Chabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure-Rouesnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Virot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hartpub.co.uk/BookDetails.aspx?ISBN=9781849469128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hagues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03228599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03942431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20099" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03186432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.012.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fillod-Chabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure-Rouesnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Virot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hartpub.co.uk/BookDetails.aspx?ISBN=9781849469128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hagues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03228599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03942431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20099" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>