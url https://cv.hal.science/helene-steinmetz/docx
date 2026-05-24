--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -723,230 +723,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Judges Street-Level Bureaucrats? Evidence from French and Canadian Family Courts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Biland</w:t>
+                <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gellereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law &amp; Social Inquiry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448688v1</w:t>
+                <w:t xml:space="preserve">hal-03866419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gellereau</w:t>
+                <w:t xml:space="preserve">Are Judges Street-Level Bureaucrats? Evidence from French and Canadian Family Courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Law &amp; Social Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lsi.12251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03866419v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter, écrire et publier en collectif</w:t>
               </w:r>
@@ -1589,286 +1589,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une et indivisible ? La justice familiale au prisme des inégalités territoriales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le voisinage, un vecteur d’intégration sociale dans les quartiers de grands ensembles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice et inégalités au prisme des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Être voisin(s) : espaces résidentiels et liens sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union sociale pour l'habitat ; [avec la participation du Plan urbanisme construction architecture ; l'Agence nationale de la cohésion du territoire ; la Ville de Paris, et al, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926683v1</w:t>
+                <w:t xml:space="preserve">hal-04299877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réguler et/ou susciter la vie sociale : quel rôle pour les bailleurs sociaux en matière de voisinage ?»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une et indivisible ? La justice familiale au prisme des inégalités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gollac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Faure-Rouesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Être voisin(s) : espaces résidentiels et liens sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Sociale pour l'Habitat, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Justice et inégalités au prisme des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300230v1</w:t>
+                <w:t xml:space="preserve">hal-03926683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voisinage, un vecteur d’intégration sociale dans les quartiers de grands ensembles?</w:t>
+                <w:t xml:space="preserve">« Réguler et/ou susciter la vie sociale : quel rôle pour les bailleurs sociaux en matière de voisinage ?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faure-Rouesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Être voisin(s) : espaces résidentiels et liens sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Union sociale pour l'habitat ; [avec la participation du Plan urbanisme construction architecture ; l'Agence nationale de la cohésion du territoire ; la Ville de Paris, et al, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Union Sociale pour l'Habitat, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299877v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête auprès des bailleurs sociaux : premiers résultats</w:t>
               </w:r>
@@ -2849,237 +2849,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement vers l’emploi dans les territoires de la géographie prioritaire : analyse exploratoire dans le cadre du dispositif Cité de l’Emploi de Le Havre Seine Métropole.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parents au tribunal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gollac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Gaviria</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Le Havre Seine Métropole. 2022</w:t>
+                <w:t xml:space="preserve">Marion Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNAF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016920v1</w:t>
+                <w:t xml:space="preserve">hal-03926569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents au tribunal.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abigail Bourguignon</w:t>
+                <w:t xml:space="preserve">L’accompagnement vers l’emploi dans les territoires de la géographie prioritaire : analyse exploratoire dans le cadre du dispositif Cité de l’Emploi de Le Havre Seine Métropole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gaviria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Flécher</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">CNAF. 2022</w:t>
+                <w:t xml:space="preserve">Perrine Hagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Havre Seine Métropole. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03926569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes contemporaines du voisinage. Espaces résidentiels et intégration sociale</w:t>
               </w:r>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 17.41, Mission de Recherche Droit et Justice. 2019, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4191,51 +4191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03186432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.012.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fillod-Chabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure-Rouesnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Virot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hartpub.co.uk/BookDetails.aspx?ISBN=9781849469128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hagues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03228599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03942431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20099" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03186432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.012.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fillod-Chabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure-Rouesnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Virot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hartpub.co.uk/BookDetails.aspx?ISBN=9781849469128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hagues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03228599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03942431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20099" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>