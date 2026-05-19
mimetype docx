--- v0 (2026-03-28)
+++ v1 (2026-05-19)
@@ -40,52 +40,179 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hélène STEVENS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maîtresse de conférences à l'Université de Poitiers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">helene-stevens</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0003-0980-1058</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">131685007</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">201179181</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes recherches portent sur les transformations des rapports de travail et au travail, tel que celui-ci est réalisé dans le cadre de l’emploi, qu’il soit salarié ou indépendant. A partir d’enquêtes empiriques variées, elles contribuent aux analyses des processus d’effritement de la société salariale et de recompositions des politiques financières et managériales qui ont intensifié le travail et altéré son sens dans des espaces professionnels de plus en plus étendus.S’inscrivant à la croisée d’une sociologie du travail et de l’emploi, des groupes professionnels, d’une sociologie politique et d’une sociologie de l’éducation et de la formation, elles analysent, dans une perspective de sociologie générale attentive aux rapports sociaux et aux processus de socialisation, la construction sociale d’une figure du travailleur comme entrepreneur, soutenue par une individualisation et une psychologisation des rapports sociaux.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -107,337 +234,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoir 20 ans à Sainte-Soline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Collectif Du Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenzi Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif du Loriot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 232 p., 2024, 978-2-84303-334-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lorio.2024.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344 p., 2015, 7-828-43032-63-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images du travail, travail des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes; Éditions de l'Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368, 2012, Essais, 978-2-75351-820-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05474569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -447,193 +596,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres pris dans la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40 (2), 106 p., 2017</w:t>
+              <w:t xml:space="preserve">, N° 40 (2017/2), 106 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tentation psy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.156, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05474599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -643,3441 +792,3752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les passeurs de l’entrepreneuriat à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 240 (5), pp.58-77. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2022, Les structures du travail, 240 (5), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.240.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patienter sur les places et foncer dans les rues. Quand les coursiers occupent l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.1839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les cadres pris dans la gestion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40 (2), pp.9-11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2017, Les cadres pris dans la gestion, N° 40 (2017/2), pp.9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.040.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où sont les informaticiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 36 (2), pp.167-173. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, 2016, La prouesse et le risque, n° 36 (2016/2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.036.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais où sont les informaticiennes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Entre émancipation symbolique et reproduction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270728v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre émancipation symbolique et reproduction sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De l’intervention psychosociologique au « développement personnel » dans l’entreprise : esquisse d’une généalogie des relations entre management et psychologie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41/42, pp.57-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214949v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05565221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intervention psychosociologique au « développement personnel » dans l’entreprise : esquisse d’une généalogie des relations entre management et psychologie en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The professional fate of woman engineers in the computer sciences: Unexpected reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1 (suppl.)), pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2009.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05565221v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05476758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional fate of woman engineers in the computer sciences: Unexpected reversals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quand le psychologique prend le pas sur le social pour comprendre et conduire des changements professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2009.01.001⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La tentation psy, n° 17 (2008/2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.017.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-05476758v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le psychologique prend le pas sur le social pour comprendre et conduire des changements professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Autonomie récusée, autonomie fabriquée. Informaticiens à l'épreuve de l'&amp;lt;i&amp;gt;Entreprise de Soi&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.017.0001⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 87 (2012/2), pp.90-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.087.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477196v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie récusée, autonomie fabriquée. Informaticiens à l'épreuve de l'&amp;lt;i&amp;gt;Entreprise de Soi&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">D'où vient la psychologisation des rapports sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.087.0090⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La tentation psy, n° 17 (2008/2), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.017.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361790v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destins professionnels des femmes ingénieures. Des retournements inattendus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'entreprise de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 49 (4), pp.443-463</w:t>
+              <w:t xml:space="preserve">La Revue nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le travail sur soi, 10, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05476770v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ‘développement personnel’ dans l’entreprise. Le cas d’Entreprise de Soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Destins professionnels des femmes ingénieures. Des retournements inattendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (4), pp.443-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.22826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477230v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05476770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer une coopérative de livraison à vélo pour lutter contre le capitalisme de plateforme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des plateformes aux coopératives. Analyse de repositionnements professionnels des coursiers dans le secteur de la livraison urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Willy Gibard; Chloé Lebas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Daugareilh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défendre les travailleurs en gérant les entreprises ? Quand syndicats et coopératives se rencontrent</w:t>
+              <w:t xml:space="preserve">La plateformisation du travail : nouvelle forme d'emploi, nouvelle forme d'organisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-190, 2025, Histoire des brèches, 978-2-38519-172-6</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-199, 2025, Collection Paradigme, 978-2-3901-3401-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477283v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05564540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes aux coopératives. Analyse de repositionnements professionnels des coursiers dans le secteur de la livraison urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Créer une coopérative de livraison à vélo pour lutter contre le capitalisme de plateforme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Daugareilh. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Willy Gibard; Chloé Lebas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plateformisation du travail : nouvelle forme d'emploi, nouvelle forme d'organisation ?</w:t>
+              <w:t xml:space="preserve">Défendre les travailleurs en gérant les entreprises ? Quand syndicats et coopératives se rencontrent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-199, 2025, Collection Paradigme, 978-2-3901-3401-5</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-190, 2025, Histoire des brèches, 978-2-38519-172-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05564540v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Amélie : « Moi ma question c’est : comment prendre soin ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amélie : « Moi ma question c’est : comment prendre soin ? » [Entretien avec Hélène Stevens]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif du Loriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoir vingt ans à Sainte-Soline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.59-70, 2024, 978-2-84303-334-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.59-70, 2024, 978-2-84303-334-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lorio.2024.01.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre Sainte-Soline avec celles et ceux qui l'ont éprouvé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comprendre Sainte-Soline avec celles et ceux qui l’ont éprouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenzi Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Dispute. </w:t>
+              <w:t xml:space="preserve">Collectif du Loriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoir 20 ans à Sainte-Soline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-20, 2024, 978 2 843033346</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, La Dispute, pp.7-20, 2024, 978-2-84303-334-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lorio.2024.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493767v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre Sainte-Soline avec celles et ceux qui l’ont éprouvé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Douat</w:t>
+                <w:t xml:space="preserve">Un espace scientifique partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Collectif du Loriot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Leclercq; Wenceslas Lizé; Hélène Stevens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avoir 20 ans à Sainte-Soline</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.305-332, 2015, 978-2-84303-263-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035776v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace scientifique partagé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pour une interdisciplinarité réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Leclercq; W. Lizé; H. Stevens. </w:t>
+              <w:t xml:space="preserve">Catherine Leclercq; Wenceslas Lizé; Hélène Stevens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Dispute, pp.305-332, 2015, 9782843032639</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, La Dispute, pp.7-32, 2015, 978-2-84303-263-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461477v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une interdisciplinarité réflexive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’injonction à l’autonomie ou les nouvelles dialectiques de l’autonomie et du contrôle au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Leclercq; Wenceslas Lizé; Hélène Stevens. </w:t>
+              <w:t xml:space="preserve">Romuald Bodin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les métamorphoses du contrôle social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-165, 2012, 978-2-84303-211-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005437v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’injonction à l’autonomie ou les nouvelles dialectiques de l’autonomie et du contrôle au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les informaticiens de R&amp;D et les mutations du marché de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Romuald Bodin. </w:t>
+              <w:t xml:space="preserve">Valérie Boussard; Didier Demazière; Philip Milburn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métamorphoses du contrôle social</w:t>
+              <w:t xml:space="preserve">L'injonction au professionnalisme : analyses d'une dynamique plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-165, 2012, 978-2-84303-211-0</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-50, 2010, Des Sociétés, 978-2-7535-1003-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477414v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les informaticiens de R&amp;D et les mutations du marché de l’informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les figures empiriques du rapport au savoir des informaticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Didier Demazière; Philip Milburn; Valérie Boussard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Sardas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'injonction au professionnalisme : analyses d'une dynamique plurielle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-50, 2010, 978-2-7535-1003-6</w:t>
+              <w:t xml:space="preserve">Le métier dans l'organisation : enjeux de connaissances, de compétences et d'identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477443v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures empiriques du rapport au savoir des informaticiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les ambivalences du développement personnel dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Claude Sardas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Sardas; David Giauque; Alain Max Guénette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le métier dans l'organisation : enjeux de connaissances, de compétences et d'identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, 2008</w:t>
+              <w:t xml:space="preserve">Comprendre et organiser : quels apports des sciences humaines et sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.319-340, 2008, Conception et dynamique des organisations, 978-2-296-05048-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00371778v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obéissances et résistances à la psychologisation, in Leeber G. (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médicalisation du social. Gouvernementalité des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions P.I.E. Peter Lang, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour vers un ordre sexué dans les professions informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études dans le cadre du Festival Raisons d’agir « L’amour de l’ordre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05564581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Être entrepreneur de sa santé ». Logiques d’individualisation et de psychologisation des politiques de santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé. Des temps, des espaces, des collectifs et des rapports de pouvoir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coursiers à vélo. Dégradation des conditions d’activité et transformations de la main d’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plateformisation du travail. Nouvelles formes d’emploi, nouvelles formes d’organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COMPTRASEC, Université de Bordeaux, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05564544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coursiers à vélo. Un travail de jeunes ? Les usages sociaux d’une activité ubérisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quitter les plateformes par le haut ? Conditions d’émergence de coopératives de livraison et réflexions engagées sur les conditions de travail et d’emploi des coursiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de lAFS, AAC RT15/RT25 : Travail, insertion professionnelle, précarité, classes sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « Ubérisation et santé des travailleurs. Analyses pluridisciplinaires du travail de livreur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05485743v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations des coursiers des plateformes numériques. Du mécontentement individuel à l’institutionnalisation des conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFS, RT 18 : Les nouvelles frontières de l’action collective et syndicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter les plateformes par le haut ? Conditions d’émergence de coopératives de livraison et réflexions engagées sur les conditions de travail et d’emploi des coursiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le développement personnel. Cet obscur objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Ubérisation et santé des travailleurs. Analyses pluridisciplinaires du travail de livreur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Développez-vous ! Pratiques et ambivalences du développement personnel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS - IRIS, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05485738v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05564571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement personnel. Cet obscur objet de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coursiers à vélo. Un travail de jeunes ? Les usages sociaux d’une activité ubérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Développez-vous ! Pratiques et ambivalences du développement personnel »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS - IRIS, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de lAFS, AAC RT15/RT25 : Travail, insertion professionnelle, précarité, classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05564571v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de coursiers. Usages sociaux de l’activité de coursiers de plateforme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études européennes « La sécurité sociale des travailleurs des plateformes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur trois champs de production de l’avenir du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études dans le cadre de la 10ème édition du festival Filmer le travail : Penser l'avenir du travail. Utopies, prospectives et anticipations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils du management (outils d'organisation, dévaluation, de contrôle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Barillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e journée de l'ORRPSA : La numérisation au travail : enjeux juridiques en santé du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informatisation du travail à travers les archives télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Ce que le numérique fait au travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05564576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication sociale de la figure du travailleur en entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Tous entrepreneurs ? Le brouillage des frontières entre emploi salarié et emploi indépendant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05500290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment filmer le travail ? Histoire du travail au cinéma, histoire d'un festival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été pluridisciplinaire et internationale sur le travail : santé et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier le social. Retour sur une pratique d’enseignement de la sociologie par l’auto-socioanalyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De quelques usages des images par les sciences sociales du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les sciences sociales, des savoirs et pratiques à et pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Quand les sociologues font leur cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05500321v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05500312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques usages des images par les sciences sociales du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La fabrique de l’enfant idéal (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Quand les sociologues font leur cinéma »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontres Michel Foucault « Kids, Gamins &amp; Chenapans »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05500312v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05500332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’enfant idéal (table-ronde)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Déplier le social. Retour sur une pratique d’enseignement de la sociologie par l’auto-socioanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Michel Foucault « Kids, Gamins &amp; Chenapans »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les sciences sociales, des savoirs et pratiques à et pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05500332v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05500321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdieu, passeurs de frontières sociales, disciplinaires et nationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La question du sentiment de désintéressement chez les conseillers en création d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études "Les usages du travail de Pierre Bourdieu en sciences sociales (inauguration de l’amphithéâtre Pierre Bourdieu)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « L’apostolat social : le travail de mise en ordre des désirs par les métiers de l’aide et du conseil »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05564595v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05503622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du sentiment de désintéressement chez les conseillers en création d'entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre Bourdieu, passeurs de frontières sociales, disciplinaires et nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « L’apostolat social : le travail de mise en ordre des désirs par les métiers de l’aide et du conseil »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’études "Les usages du travail de Pierre Bourdieu en sciences sociales (inauguration de l’amphithéâtre Pierre Bourdieu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05503622v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05564595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir ‘entrepreneur de soi-même’ ou le succès d’un accord politique improbable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie, RT 42/ RT35 « Les nouvelles formes de légitimation de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05503638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre désenchantement social et réenchantement subjectif. THESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci et la gestion de soi au sein des organisations – rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Programme de recherche « Le souci et la gestion de soi au sein des organisations ». 2008, 163 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4143,51 +4603,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C320DAB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4224,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387915v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenzi Mathias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Beno&#238;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblin Gwendal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/bourdieu-et-les-sciences-sociales--9782843032639?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6619/images-du-travail-travail-des-images" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chambard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1839" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.036.0167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5945" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F0R8MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.017.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0090" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/defendre-les-travailleurs-en-gerant-les-entreprises/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aunis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/plateformisation-travail-9782390134015.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/avoir-20-ans-a-sainte-soline/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Roblin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/10479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/2153/l-injonction-au-professionnalisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sagory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-stevens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0980-1058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131685007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201179181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Collectif Du Loriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenzi Mathias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/avoir-20-ans-a-sainte-soline/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lorio.2024.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/bourdieu-et-les-sciences-sociales--9782843032639?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6619/images-du-travail-travail-des-images" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chambard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.036.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.01.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F0R8MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.017.0001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Enriquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.017.0015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.22826" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aunis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/plateformisation-travail-9782390134015.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/defendre-les-travailleurs-en-gerant-les-entreprises/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lorio.2024.01.0059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Roblin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lorio.2024.01.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/10479" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/2153/l-injonction-au-professionnalisme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sagory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>