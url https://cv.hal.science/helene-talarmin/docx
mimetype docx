--- v0 (2026-03-22)
+++ v1 (2026-05-20)
@@ -504,295 +504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtus communis L. Ellagitannins and Flavonoids Protect Cardiomyoblast Cells against CoCl2 -Induced Hypoxia and H2 O 2 Stress by Improving Oxidative Balance</w:t>
+                <w:t xml:space="preserve">Potential Hepatoprotective Effect of Cheatomorpha gracilis extract against High Fat Diet (HFD)-Induced Liver Damage, and its characterization by HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Rb</w:t>
+                <w:t xml:space="preserve">N. Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megdiche-Ksouri W</w:t>
+                <w:t xml:space="preserve">A. Feriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nefzi N</w:t>
+                <w:t xml:space="preserve">M. Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgou S</w:t>
+                <w:t xml:space="preserve">A. Hedfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ksouri R</w:t>
+                <w:t xml:space="preserve">A. Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin Journal of Nutrition &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26420/austinjnutrmetab.2022.1121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1519-6984.247102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548526v1</w:t>
+                <w:t xml:space="preserve">hal-04549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Hepatoprotective Effect of Cheatomorpha gracilis extract against High Fat Diet (HFD)-Induced Liver Damage, and its characterization by HPLC</w:t>
+                <w:t xml:space="preserve">Myrtus communis L. Ellagitannins and Flavonoids Protect Cardiomyoblast Cells against CoCl2 -Induced Hypoxia and H2 O 2 Stress by Improving Oxidative Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brahmi</w:t>
+                <w:t xml:space="preserve">Mansour Rb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Feriani</w:t>
+                <w:t xml:space="preserve">Megdiche-Ksouri W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Ali</w:t>
+                <w:t xml:space="preserve">Nefzi N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hedfi</w:t>
+                <w:t xml:space="preserve">Bourgou S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elleuch</w:t>
+                <w:t xml:space="preserve">Ksouri R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82, </w:t>
+              <w:t xml:space="preserve">Austin Journal of Nutrition &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1519-6984.247102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26420/austinjnutrmetab.2022.1121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549968v1</w:t>
+                <w:t xml:space="preserve">hal-04548526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
               </w:r>
@@ -1478,363 +1478,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of functional primary cultures of heart cells from the clam Ruditapes decussatus.</w:t>
+                <w:t xml:space="preserve">Induction of apoptosis in mussel Mytilus galloprovincialis gills by model cytotoxic agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hanana</w:t>
+                <w:t xml:space="preserve">A. Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jakšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vucelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Talarmin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 63 (3), pp.295--305. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8), pp.2030--2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10616-011-9347-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159460v1</w:t>
+                <w:t xml:space="preserve">hal-01159453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of apoptosis in mussel Mytilus galloprovincialis gills by model cytotoxic agents.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment of functional primary cultures of heart cells from the clam Ruditapes decussatus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hamer</w:t>
+                <w:t xml:space="preserve">H. Hanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Jakšić</w:t>
+                <w:t xml:space="preserve">J. P. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vucelić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Talarmin</w:t>
+                <w:t xml:space="preserve">M. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0746-6⟩</w:t>
+              <w:t xml:space="preserve">Cytotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (3), pp.295--305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10616-011-9347-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01159453v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP kinase cell signaling pathway as biomarker of environmental pollution in the sponge Suberites domuncula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. C. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1904,466 +1904,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of MAP kinase signaling pathway in the mussel Mytilus galloprovincialis as biomarker of environmental pollution</w:t>
+                <w:t xml:space="preserve">New antibacterial and cytotoxic activities of falcarindiol isolated in Crithmum maritimum L. leaf extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Hamer</w:t>
+                <w:t xml:space="preserve">Laetitia Meot-Duros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cerantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Schroeder</w:t>
+                <w:t xml:space="preserve">C. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (4), pp.247-255</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (2), pp.553-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00651426v1</w:t>
+                <w:t xml:space="preserve">halshs-00651464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium channel Na(V)1.5 expression is enhanced in cultured adult rat skeletal muscle fibers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of MAP kinase signaling pathway in the mussel Mytilus galloprovincialis as biomarker of environmental pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rannou</w:t>
+                <w:t xml:space="preserve">A. Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
+                <w:t xml:space="preserve">G. Dorange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre. Pennec</w:t>
+                <w:t xml:space="preserve">H.C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (4), pp.247-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01159484v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New antibacterial and cytotoxic activities of falcarindiol isolated in Crithmum maritimum L. leaf extract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium channel Na(V)1.5 expression is enhanced in cultured adult rat skeletal muscle fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Meot-Duros</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cerantola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+                <w:t xml:space="preserve">Jean-Pierre. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 235 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-010-9262-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00651464v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a phycotoxin, okadaic acid, on oyster heart cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of immobilizing a single muscle on the morphology and the activation of its muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Talarmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hakim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33545/27072827.2022.v3.i1a.44" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Rb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdiche-Ksouri W" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefzi N" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgou S" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksouri R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinjnutrmetab.2022.1121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feriani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elleuch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1519-6984.247102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bettaib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boulaaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.02.047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCS8JP0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00881574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gueret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Guillou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermeersch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.05.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSNT2XWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Gargouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah El Feki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.05.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54XR1FNQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Droguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20122170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-011-9347-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vuceli&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0746-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1N170N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Schr&#246;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W E G. M&#252;ller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0706-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SJHZZTJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Schroeder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Pennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-010-9262-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-904PCF5V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meot-Duros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Meur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talarmin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schr&#246;der" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240701382131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2005.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Droguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Talarmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hakim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33545/27072827.2022.v3.i1a.44" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feriani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedfi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elleuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1519-6984.247102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Rb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdiche-Ksouri W" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefzi N" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgou S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksouri R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinjnutrmetab.2022.1121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bettaib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boulaaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.02.047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCS8JP0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00881574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gueret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Guillou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermeersch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.05.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSNT2XWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Gargouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah El Feki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.05.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54XR1FNQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Droguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20122170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vuceli&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0746-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1N170N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-011-9347-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Schr&#246;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W E G. M&#252;ller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0706-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SJHZZTJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meot-Duros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Meur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Schroeder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Pennec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-010-9262-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-904PCF5V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talarmin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schr&#246;der" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240701382131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2005.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Droguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>