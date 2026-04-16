--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -106,341 +106,341 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
+                <w:t xml:space="preserve">La confiance dans le système commercial multilatéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Juen</w:t>
+                <w:t xml:space="preserve">Clotilde Jourdain-Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Desrameaux, Christophe Geslot (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l'éthique publique et des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 62, LexisNexis, pp.208, 2024, 9782711038367</w:t>
+              <w:t xml:space="preserve">La confiance publique - Notion cardinale du droit et de l'Etat ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.193-209, 2024, Colloques &amp; Essais, 978-2-37032-406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594441v1</w:t>
+                <w:t xml:space="preserve">hal-04542754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'originalité du Cadre inclusif</w:t>
+                <w:t xml:space="preserve">La coordination des outils du droit fiscal mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Juen; Hélène Tourard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, LexisNexis, 2024, 9782711038367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594466v1</w:t>
+                <w:t xml:space="preserve">hal-04594554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance dans le système commercial multilatéral</w:t>
+                <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Jourdain-Fortier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Juen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La confiance publique - Notion cardinale du droit et de l'Etat ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFJD, pp.193-209, 2024, Colloques &amp; Essais, 978-2-37032-406-1</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l'éthique publique et des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, LexisNexis, pp.208, 2024, 9782711038367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542754v1</w:t>
+                <w:t xml:space="preserve">hal-04594441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des outils du droit fiscal mondial</w:t>
+                <w:t xml:space="preserve">L'originalité du Cadre inclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Juen; Hélène Tourard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, LexisNexis, 2024, 9782711038367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594554v1</w:t>
+                <w:t xml:space="preserve">hal-04594466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet utile saisi par la Cour internationale de justice</w:t>
               </w:r>
@@ -1239,51 +1239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Juen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tourard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04542754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jourdain-Fortier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01774981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04578947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Culot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.334.0423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04542754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jourdain-Fortier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tourard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Juen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01774981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04578947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Culot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.334.0423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>