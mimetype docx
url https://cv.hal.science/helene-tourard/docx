--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -106,371 +106,371 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance dans le système commercial multilatéral</w:t>
+                <w:t xml:space="preserve">L'originalité du Cadre inclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Jourdain-Fortier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Desrameaux, Christophe Geslot (dir.). </w:t>
+              <w:t xml:space="preserve">Emmanuelle Juen; Hélène Tourard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La confiance publique - Notion cardinale du droit et de l'Etat ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFJD, pp.193-209, 2024, Colloques &amp; Essais, 978-2-37032-406-1</w:t>
+              <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, LexisNexis, 2024, 9782711038367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542754v1</w:t>
+                <w:t xml:space="preserve">hal-04594466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des outils du droit fiscal mondial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Juen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 62, LexisNexis, 2024, 9782711038367</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l'éthique publique et des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, LexisNexis, pp.208, 2024, 9782711038367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594554v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
+                <w:t xml:space="preserve">La confiance dans le système commercial multilatéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Juen</w:t>
+                <w:t xml:space="preserve">Clotilde Jourdain-Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Desrameaux, Christophe Geslot (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l'éthique publique et des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 62, LexisNexis, pp.208, 2024, 9782711038367</w:t>
+              <w:t xml:space="preserve">La confiance publique - Notion cardinale du droit et de l'Etat ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.193-209, 2024, Colloques &amp; Essais, 978-2-37032-406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594441v1</w:t>
+                <w:t xml:space="preserve">hal-04542754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'originalité du Cadre inclusif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La coordination des outils du droit fiscal mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Juen; Hélène Tourard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avènement d'un droit fiscal mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, LexisNexis, 2024, 9782711038367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594466v1</w:t>
+                <w:t xml:space="preserve">hal-04594554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet utile saisi par la Cour internationale de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Monnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'effet utile : Méthode d'interprétation ou outil d'émancipation du juge ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Institut Francophone pour la Justice et la Démocratie, pp.15-30, 2023, 9782370323590</w:t>
@@ -499,51 +499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration des traités internationaux, un processus législatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Cassard-Valembois et Fanny Malhière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit international et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, pp.135-151, 2015</w:t>
@@ -604,51 +604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du droit européen des investissements à la fragmentation du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaël Maurel, Dec 2022, Dijon, France. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -705,51 +705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays émergents et droit international économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,51 +838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à l’épreuve du système de règlement des différends de l’OMC. Est-ce un rejet du multilatéralisme ou une mise en cause de l’ordre économique actuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batyah Sierpinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tourard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, t. XXXIII (4), pp.423-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,51 +1239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04542754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jourdain-Fortier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tourard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Juen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01774981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04578947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Culot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.334.0423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tourard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Juen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04542754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jourdain-Fortier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04594554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01774981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04578947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Culot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.334.0423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>