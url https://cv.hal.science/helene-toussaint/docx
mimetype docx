--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Toussaint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyhedral analysis of the synchronous management of energy production and consumption problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Yollande Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project and lift approach for a 2-commodity flow relocation model in a time expanded network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.350-368. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Algorithms and Approximation Results for a Bi-Level Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2023.2247266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Paths with Impact on a Constraint System: An Application to the 1-Request Insertion for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining dynamic programming processes to synchronize both the production and the consumption of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2359-2383. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle parallel-machine scheduling of unit-time jobs with a small number of distinct release dates and deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105315. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing energy production and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2141-2163. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle driven approaches for non preemptive vehicle relocation with integrated quality criterion in a vehicle sharing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sarbinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03497-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the linear arrangement problem on interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Rebaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4-5), pp.1123-1145. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for reliability-oriented Dial-a-Ride with autonomous electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (2), pp.601 - 613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective branch-and-price algorithm for the Preemptive Resource Constrained Project Scheduling Problem based on minimal Interval Order Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (2), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP×ELS for the vehicle routing problem with basic three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8), pp.1795 - 1810. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Polyhedra and Resource Constrained Project Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.373 - 409. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-starts evolutionary local search for the two dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-start evolutionary local search for the two-dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617 - 640. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based models and algorithms for the preemptive asymmetric Stacker Crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.179 - 207. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2011110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Network Flow Models and Algorithms for Bin Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.49 - 56. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic for the preemptive asymmetric stacker crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.Pages 41-48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'atelier de joaillerie avec contraintes de regroupement, scindage et disponibilité des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-cut problem in hypergraphs, a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP 2024, 25th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Project and Lift Approach for a 2-Commodity Flow Relocation Model in a Time Expanded Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Bïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023:24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient A* Like Algorithm for the Scheduling of Unit-Time Jobs with Release and Due Dates under Non Idling Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chretienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CODIT58514.2023.10284420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Time Expanded Network through Project-and-Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Ho Chi Minh, Vietnam. pp.687-694, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal 1-Request Insertion for the Pickup and Delivery Problem with Transfers and Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.17-27, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010787000003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme linéaire pour la gestion synchronisée de la production et de la consommation d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Network Oriented Approaches for Vehicle Relocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.534-538, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Vehicle Relocation Through Layered graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VEROLOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle Parallel Machine Scheduling of Unit-time Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.807-811, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price with constraint propagation for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.164 - 169, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive Resource Constrained Project Scheduling Problem Based on Interval Orders in Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kraków, Poland. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Propagation de Contraintes pour le DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métaheuristique hybride de type GRASPxELS pour le 3LCVRP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raksmey Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Insertion Patterns to Enhance Operational Efficiency in Large-Scale Dial-a-Ride Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Optimization 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France. 1158, Springer Nature Switzerland, pp.171-196, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57320-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guided Insertion Mechanism for Solving the Dynamic Large-Scale Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenProceedings.org, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/INOC.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Constraints for Synchronized Energy Production/Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Online, France. 14594, Springer Nature Switzerland, pp.335-347, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks: The Strong Lift Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorial Optimization (CTW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Garmisch, Germany. 13, Springer; Springer Nature Switzerland, pp.53-65, 2024, AIRO Springer Series, 978-3-031-46825-4. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46826-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Estimators in order to Optimize the Management of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks through Project and Lift: the Lift Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, pp.241-249, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Filtering System for the Large-Scale Dial-A-Ride Problem With Shared Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.679-686, 2023, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Handling of Time Expanded Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems, FedCSIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-676, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F6717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Vehicle Routing and Photo-Voltaic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.127-134, 2023, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011612500003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Programming for the Synchronization of Energy Production and Consumption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization (WCO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. 986, Springer International Publishing, pp.257-280, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82397-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Component Approach for a Synchronization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCOS 2022. The Middle-European Conference on Applied Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut for a 2-Commodity Flow Relocation Model with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France. 13526, Springer International Publishing, pp.22-34, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18530-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-Level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PTI, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F19&#x27E9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.687-692, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining Dynamic Programming Processes in Order to Synchronize Energy Production and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-306, 2020, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Oriented DARP Models Involving Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2015), 25 - 28 Aug 2015, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 218-235, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCPSP with Resource Transfers and Money Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013), 27 - 30 Aug 2013, Ghent, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 91-110, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive and Non Preemptive RCPSP Based on Interval Orders on Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 580, Springer International Publishing, pp.85-106, 2015, Studies in Computational Intelligence, 978-3-319-12630-2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12631-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Models for Project Scheduling with Transfer Delays and Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP x ELS for the vehicle routing problem with three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Casting 2D-Bin Packing into Network Flow Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique rapide pour les problèmes de tournées et d'ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université Blaise Pascal - Clermont-Ferrand II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010CLF22053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00844699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Toussaint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyhedral analysis of the synchronous management of energy production and consumption problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Yollande Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project and lift approach for a 2-commodity flow relocation model in a time expanded network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.350-368. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Algorithms and Approximation Results for a Bi-Level Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2023.2247266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Paths with Impact on a Constraint System: An Application to the 1-Request Insertion for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining dynamic programming processes to synchronize both the production and the consumption of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2359-2383. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle parallel-machine scheduling of unit-time jobs with a small number of distinct release dates and deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105315. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing energy production and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2141-2163. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle driven approaches for non preemptive vehicle relocation with integrated quality criterion in a vehicle sharing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sarbinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03497-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the linear arrangement problem on interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Rebaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4-5), pp.1123-1145. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for reliability-oriented Dial-a-Ride with autonomous electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (2), pp.601 - 613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective branch-and-price algorithm for the Preemptive Resource Constrained Project Scheduling Problem based on minimal Interval Order Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (2), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP×ELS for the vehicle routing problem with basic three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8), pp.1795 - 1810. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Polyhedra and Resource Constrained Project Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.373 - 409. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-starts evolutionary local search for the two dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-start evolutionary local search for the two-dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617 - 640. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based models and algorithms for the preemptive asymmetric Stacker Crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.179 - 207. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2011110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Network Flow Models and Algorithms for Bin Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.49 - 56. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic for the preemptive asymmetric stacker crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.Pages 41-48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'atelier de joaillerie avec contraintes de regroupement, scindage et disponibilité des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-cut problem in hypergraphs, a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP 2024, 25th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Time Expanded Network through Project-and-Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Ho Chi Minh, Vietnam. pp.687-694, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient A* Like Algorithm for the Scheduling of Unit-Time Jobs with Release and Due Dates under Non Idling Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chretienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CODIT58514.2023.10284420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Project and Lift Approach for a 2-Commodity Flow Relocation Model in a Time Expanded Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Bïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023:24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal 1-Request Insertion for the Pickup and Delivery Problem with Transfers and Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.17-27, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010787000003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme linéaire pour la gestion synchronisée de la production et de la consommation d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Network Oriented Approaches for Vehicle Relocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.534-538, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Vehicle Relocation Through Layered graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VEROLOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle Parallel Machine Scheduling of Unit-time Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.807-811, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price with constraint propagation for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.164 - 169, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive Resource Constrained Project Scheduling Problem Based on Interval Orders in Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kraków, Poland. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Propagation de Contraintes pour le DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métaheuristique hybride de type GRASPxELS pour le 3LCVRP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raksmey Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Insertion Patterns to Enhance Operational Efficiency in Large-Scale Dial-a-Ride Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Optimization 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France. 1158, Springer Nature Switzerland, pp.171-196, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57320-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guided Insertion Mechanism for Solving the Dynamic Large-Scale Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenProceedings.org, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/INOC.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Constraints for Synchronized Energy Production/Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Online, France. 14594, Springer Nature Switzerland, pp.335-347, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks: The Strong Lift Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorial Optimization (CTW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Garmisch, Germany. 13, Springer; Springer Nature Switzerland, pp.53-65, 2024, AIRO Springer Series, 978-3-031-46825-4. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46826-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Estimators in order to Optimize the Management of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks through Project and Lift: the Lift Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, pp.241-249, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Filtering System for the Large-Scale Dial-A-Ride Problem With Shared Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.679-686, 2023, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Handling of Time Expanded Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems, FedCSIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-676, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F6717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Vehicle Routing and Photo-Voltaic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.127-134, 2023, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011612500003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut for a 2-Commodity Flow Relocation Model with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France. 13526, Springer International Publishing, pp.22-34, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18530-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Programming for the Synchronization of Energy Production and Consumption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization (WCO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. 986, Springer International Publishing, pp.257-280, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82397-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Component Approach for a Synchronization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCOS 2022. The Middle-European Conference on Applied Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-Level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PTI, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F19&#x27E9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.687-692, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining Dynamic Programming Processes in Order to Synchronize Energy Production and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-306, 2020, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Oriented DARP Models Involving Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2015), 25 - 28 Aug 2015, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 218-235, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCPSP with Resource Transfers and Money Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013), 27 - 30 Aug 2013, Ghent, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 91-110, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive and Non Preemptive RCPSP Based on Interval Orders on Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 580, Springer International Publishing, pp.85-106, 2015, Studies in Computational Intelligence, 978-3-319-12630-2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12631-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Models for Project Scheduling with Transfer Delays and Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP x ELS for the vehicle routing problem with three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Casting 2D-Bin Packing into Network Flow Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique rapide pour les problèmes de tournées et d'ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université Blaise Pascal - Clermont-Ferrand II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010CLF22053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00844699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Yollande Mole Kamga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06004-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Figueroa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mole Kamga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2023.2247266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L. Figueroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01486-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kovalyov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sarbinowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03497-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KX8TVZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pimenta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.12.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2011110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GQ1LCMS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Combettes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L Figueroa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad B&#239;ou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT58514.2023.10284420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628986" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010787000003117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02870554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mailfert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mole Kamga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820440" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57320-0_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/INOC.2024.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46826-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.234" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628871" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Figueroa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F6717" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011612500003396" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82397-9_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18530-4_2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F19&amp;#x27E9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mole Kamga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12631-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Yollande Mole Kamga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06004-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Figueroa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mole Kamga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2023.2247266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L. Figueroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01486-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kovalyov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sarbinowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03497-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KX8TVZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pimenta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.12.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2011110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GQ1LCMS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Combettes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT58514.2023.10284420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L Figueroa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad B&#239;ou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010787000003117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02870554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mailfert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mole Kamga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820440" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57320-0_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/INOC.2024.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46826-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.234" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628871" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Figueroa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F6717" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011612500003396" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18530-4_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82397-9_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F19&amp;#x27E9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mole Kamga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12631-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>