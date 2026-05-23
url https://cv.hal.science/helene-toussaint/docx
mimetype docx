--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Toussaint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyhedral analysis of the synchronous management of energy production and consumption problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Yollande Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project and lift approach for a 2-commodity flow relocation model in a time expanded network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.350-368. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Algorithms and Approximation Results for a Bi-Level Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2023.2247266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Paths with Impact on a Constraint System: An Application to the 1-Request Insertion for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining dynamic programming processes to synchronize both the production and the consumption of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2359-2383. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle parallel-machine scheduling of unit-time jobs with a small number of distinct release dates and deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105315. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing energy production and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2141-2163. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle driven approaches for non preemptive vehicle relocation with integrated quality criterion in a vehicle sharing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sarbinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03497-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the linear arrangement problem on interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Rebaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4-5), pp.1123-1145. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for reliability-oriented Dial-a-Ride with autonomous electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (2), pp.601 - 613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective branch-and-price algorithm for the Preemptive Resource Constrained Project Scheduling Problem based on minimal Interval Order Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (2), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP×ELS for the vehicle routing problem with basic three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8), pp.1795 - 1810. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Polyhedra and Resource Constrained Project Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.373 - 409. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-starts evolutionary local search for the two dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-start evolutionary local search for the two-dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617 - 640. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based models and algorithms for the preemptive asymmetric Stacker Crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.179 - 207. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2011110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Network Flow Models and Algorithms for Bin Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.49 - 56. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic for the preemptive asymmetric stacker crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.Pages 41-48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'atelier de joaillerie avec contraintes de regroupement, scindage et disponibilité des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-cut problem in hypergraphs, a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP 2024, 25th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Time Expanded Network through Project-and-Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Ho Chi Minh, Vietnam. pp.687-694, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient A* Like Algorithm for the Scheduling of Unit-Time Jobs with Release and Due Dates under Non Idling Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chretienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CODIT58514.2023.10284420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Project and Lift Approach for a 2-Commodity Flow Relocation Model in a Time Expanded Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Bïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023:24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal 1-Request Insertion for the Pickup and Delivery Problem with Transfers and Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.17-27, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010787000003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme linéaire pour la gestion synchronisée de la production et de la consommation d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Network Oriented Approaches for Vehicle Relocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.534-538, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Vehicle Relocation Through Layered graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VEROLOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle Parallel Machine Scheduling of Unit-time Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.807-811, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price with constraint propagation for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.164 - 169, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive Resource Constrained Project Scheduling Problem Based on Interval Orders in Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kraków, Poland. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Propagation de Contraintes pour le DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métaheuristique hybride de type GRASPxELS pour le 3LCVRP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raksmey Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Insertion Patterns to Enhance Operational Efficiency in Large-Scale Dial-a-Ride Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Optimization 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France. 1158, Springer Nature Switzerland, pp.171-196, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57320-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guided Insertion Mechanism for Solving the Dynamic Large-Scale Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenProceedings.org, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/INOC.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Constraints for Synchronized Energy Production/Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Online, France. 14594, Springer Nature Switzerland, pp.335-347, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks: The Strong Lift Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorial Optimization (CTW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Garmisch, Germany. 13, Springer; Springer Nature Switzerland, pp.53-65, 2024, AIRO Springer Series, 978-3-031-46825-4. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46826-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Estimators in order to Optimize the Management of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks through Project and Lift: the Lift Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, pp.241-249, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Filtering System for the Large-Scale Dial-A-Ride Problem With Shared Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.679-686, 2023, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Handling of Time Expanded Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems, FedCSIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-676, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F6717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Vehicle Routing and Photo-Voltaic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.127-134, 2023, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011612500003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut for a 2-Commodity Flow Relocation Model with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France. 13526, Springer International Publishing, pp.22-34, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18530-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Programming for the Synchronization of Energy Production and Consumption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization (WCO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. 986, Springer International Publishing, pp.257-280, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82397-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Component Approach for a Synchronization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCOS 2022. The Middle-European Conference on Applied Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-Level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PTI, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F19&#x27E9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.687-692, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining Dynamic Programming Processes in Order to Synchronize Energy Production and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-306, 2020, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Oriented DARP Models Involving Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2015), 25 - 28 Aug 2015, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 218-235, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCPSP with Resource Transfers and Money Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013), 27 - 30 Aug 2013, Ghent, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 91-110, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive and Non Preemptive RCPSP Based on Interval Orders on Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 580, Springer International Publishing, pp.85-106, 2015, Studies in Computational Intelligence, 978-3-319-12630-2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12631-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Models for Project Scheduling with Transfer Delays and Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP x ELS for the vehicle routing problem with three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Casting 2D-Bin Packing into Network Flow Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique rapide pour les problèmes de tournées et d'ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université Blaise Pascal - Clermont-Ferrand II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010CLF22053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00844699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Toussaint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyhedral analysis of the synchronous management of energy production and consumption problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Yollande Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project and lift approach for a 2-commodity flow relocation model in a time expanded network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.350-368. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Algorithms and Approximation Results for a Bi-Level Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2023.2247266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Paths with Impact on a Constraint System: An Application to the 1-Request Insertion for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining dynamic programming processes to synchronize both the production and the consumption of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2359-2383. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle parallel-machine scheduling of unit-time jobs with a small number of distinct release dates and deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105315. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing energy production and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.2141-2163. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle driven approaches for non preemptive vehicle relocation with integrated quality criterion in a vehicle sharing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sarbinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03497-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the linear arrangement problem on interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Rebaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4-5), pp.1123-1145. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for reliability-oriented Dial-a-Ride with autonomous electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (2), pp.601 - 613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective branch-and-price algorithm for the Preemptive Resource Constrained Project Scheduling Problem based on minimal Interval Order Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (2), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP×ELS for the vehicle routing problem with basic three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8), pp.1795 - 1810. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Polyhedra and Resource Constrained Project Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.373 - 409. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-starts evolutionary local search for the two dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-start evolutionary local search for the two-dimensional loading capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.617 - 640. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based models and algorithms for the preemptive asymmetric Stacker Crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.179 - 207. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2011110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Network Flow Models and Algorithms for Bin Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.49 - 56. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic for the preemptive asymmetric stacker crane problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.Pages 41-48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'atelier de joaillerie avec contraintes de regroupement, scindage et disponibilité des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-cut problem in hypergraphs, a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP 2024, 25th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Time Expanded Network through Project-and-Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Ho Chi Minh, Vietnam. pp.687-694, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Project and Lift Approach for a 2-Commodity Flow Relocation Model in a Time Expanded Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Bïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023:24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient A* Like Algorithm for the Scheduling of Unit-Time Jobs with Release and Due Dates under Non Idling Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chretienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CODIT58514.2023.10284420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal 1-Request Insertion for the Pickup and Delivery Problem with Transfers and Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.17-27, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010787000003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme linéaire pour la gestion synchronisée de la production et de la consommation d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Network Oriented Approaches for Vehicle Relocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.534-538, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Vehicle Relocation Through Layered graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VEROLOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle Parallel Machine Scheduling of Unit-time Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kovalyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.807-811, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price with constraint propagation for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.164 - 169, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive Resource Constrained Project Scheduling Problem Based on Interval Orders in Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kraków, Poland. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Propagation de Contraintes pour le DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métaheuristique hybride de type GRASPxELS pour le 3LCVRP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raksmey Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Insertion Patterns to Enhance Operational Efficiency in Large-Scale Dial-a-Ride Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Optimization 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France. 1158, Springer Nature Switzerland, pp.171-196, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57320-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guided Insertion Mechanism for Solving the Dynamic Large-Scale Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenProceedings.org, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/INOC.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Constraints for Synchronized Energy Production/Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Online, France. 14594, Springer Nature Switzerland, pp.335-347, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks: The Strong Lift Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-L. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorial Optimization (CTW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Garmisch, Germany. 13, Springer; Springer Nature Switzerland, pp.53-65, 2024, AIRO Springer Series, 978-3-031-46825-4. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46826-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Estimators in order to Optimize the Management of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Time Expanded Networks through Project and Lift: the Lift Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, pp.241-249, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Handling of Time Expanded Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems, FedCSIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.667-676, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F6717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Filtering System for the Large-Scale Dial-A-Ride Problem With Shared Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2023: The 12th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.679-686, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628797.3628871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Vehicle Routing and Photo-Voltaic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.127-134, 2023, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011612500003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut for a 2-Commodity Flow Relocation Model with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Figueroa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baïou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France. 13526, Springer International Publishing, pp.22-34, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18530-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Programming for the Synchronization of Energy Production and Consumption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization (WCO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. 986, Springer International Publishing, pp.257-280, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82397-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Component Approach for a Synchronization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCOS 2022. The Middle-European Conference on Applied Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-Level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PTI, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F19&#x27E9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.687-692, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining Dynamic Programming Processes in Order to Synchronize Energy Production and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-306, 2020, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Oriented DARP Models Involving Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2015), 25 - 28 Aug 2015, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 218-235, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCPSP with Resource Transfers and Money Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013), 27 - 30 Aug 2013, Ghent, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 91-110, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Price for Preemptive and Non Preemptive RCPSP Based on Interval Orders on Precedence Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 580, Springer International Publishing, pp.85-106, 2015, Studies in Computational Intelligence, 978-3-319-12630-2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12631-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Models for Project Scheduling with Transfer Delays and Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP x ELS for the vehicle routing problem with three-dimensional loading constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Casting 2D-Bin Packing into Network Flow Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique rapide pour les problèmes de tournées et d'ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université Blaise Pascal - Clermont-Ferrand II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010CLF22053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00844699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et algorithmes en optimisation combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université Clermont Auvergne, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05628705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Yollande Mole Kamga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06004-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Figueroa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mole Kamga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2023.2247266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L. Figueroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01486-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kovalyov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sarbinowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03497-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KX8TVZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pimenta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.12.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2011110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GQ1LCMS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Combettes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT58514.2023.10284420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L Figueroa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad B&#239;ou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010787000003117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02870554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mailfert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mole Kamga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820440" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57320-0_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/INOC.2024.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46826-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.234" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628871" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Figueroa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F6717" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011612500003396" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18530-4_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82397-9_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F19&amp;#x27E9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mole Kamga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12631-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Yollande Mole Kamga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06004-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Figueroa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mole Kamga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2023.2247266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L. Figueroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01486-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kovalyov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sarbinowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03497-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KX8TVZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pimenta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.12.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2011110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GQ1LCMS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Combettes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-L Figueroa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad B&#239;ou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT58514.2023.10284420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010787000003117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02870554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mailfert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mole Kamga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820440" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57320-0_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/INOC.2024.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46826-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.234" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Figueroa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F6717" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628797.3628871" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011612500003396" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18530-4_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82397-9_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F19&amp;#x27E9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mole Kamga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12631-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05628705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>