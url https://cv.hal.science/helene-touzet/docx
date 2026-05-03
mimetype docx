--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous taxonomic and sex identification of Bos and Bison teeth using low-invasive high-resolution mass spectrometry</w:t>
+                <w:t xml:space="preserve">Simultaneous Taxonomic and Sex Identification of Bos and Bison Teeth Using Low-Invasive High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Julien</w:t>
@@ -183,93 +183,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 24 (7), pp.3625-3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107804v1</w:t>
+                <w:t xml:space="preserve">hal-05169280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Taxonomic and Sex Identification of Bos and Bison Teeth Using Low-Invasive High-Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Simultaneous taxonomic and sex identification of Bos and Bison teeth using low-invasive high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Julien</w:t>
@@ -308,78 +317,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24 (7), pp.3625-3641. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05169280v1</w:t>
+                <w:t xml:space="preserve">hal-05107804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMPA: A Software for Peptide Markers and Taxonomic Identification for ZooMS Samples in Archaeology and Paleontology</w:t>
               </w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the glycogen metabolism pathway underlines a pivotal function of storage polysaccharides in Chlamydiae</w:t>
+                <w:t xml:space="preserve">TgAP2IX-5 is a key transcriptional regulator of the asexual cell cycle division in Toxoplasma gondii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+                <w:t xml:space="preserve">Asma S. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derifa Kadouche</w:t>
+                <w:t xml:space="preserve">Cecilia Guillen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+                <w:t xml:space="preserve">Kevin M. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trestan Pillonel</w:t>
+                <w:t xml:space="preserve">Ludovic Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
+                <w:t xml:space="preserve">Thomas Mouveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01794-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20216-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174571v1</w:t>
+                <w:t xml:space="preserve">hal-03107529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TgAP2IX-5 is a key transcriptional regulator of the asexual cell cycle division in Toxoplasma gondii</w:t>
+                <w:t xml:space="preserve">Conservation of the glycogen metabolism pathway underlines a pivotal function of storage polysaccharides in Chlamydiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma S. Khelifa</w:t>
+                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Guillen Sanchez</w:t>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin M. Lesage</w:t>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Huot</w:t>
+                <w:t xml:space="preserve">Trestan Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mouveaux</w:t>
+                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.116. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20216-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107529v2</w:t>
+                <w:t xml:space="preserve">hal-03174571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole-genome sequencing in the molecular investigation of care-associated HCoV-OC43 infections in a hematopoietic stem cell transplant unit</w:t>
               </w:r>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of nucleotide-sugar by trehalose-dependent glycogen synthesis pathways in Chlamydiales underlines an unusual requirement for storage polysaccharides within obligate intracellular bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trestan Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, BioRxiv, </w:t>
@@ -1557,295 +1557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete protocol for whole-genome sequencing of virus from clinical samples: Application to coronavirus OC43</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
+                <w:t xml:space="preserve">Comparative assessment of long-read error correction software applied to Nanopore RNA-sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbz058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167880v1</w:t>
+                <w:t xml:space="preserve">hal-02394395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of long-read error correction software applied to Nanopore RNA-sequencing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">A complete protocol for whole-genome sequencing of virus from clinical samples: Application to coronavirus OC43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (4), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 531, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbz058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394395v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterisation of leech microglia extracellular vesicles (EVs): comparison between differential ultracentrifugation and Optiprep™ density gradient isolation</w:t>
               </w:r>
@@ -2093,555 +2093,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
+                <w:t xml:space="preserve">DiNAMO: highly sensitive DNA motif discovery in high-throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pericard</w:t>
+                <w:t xml:space="preserve">Chadi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Couderc</w:t>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.585-591. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03263400v1</w:t>
+                <w:t xml:space="preserve">hal-01881466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiNAMO: highly sensitive DNA motif discovery in high-throughput sequencing data</w:t>
+                <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noé</w:t>
+                <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Richard</w:t>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leclerc</w:t>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.585-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2215-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881466v1</w:t>
+                <w:t xml:space="preserve">pasteur-03263400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+                <w:t xml:space="preserve">Assessment of Common and Emerging Bioinformatics Pipelines for Targeted Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Siegwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0169563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646297v2</w:t>
+                <w:t xml:space="preserve">hal-01575755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Common and Emerging Bioinformatics Pipelines for Targeted Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Siegwald</w:t>
+                <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pericard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575755v1</w:t>
+                <w:t xml:space="preserve">hal-01646297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate search of short patterns with high error rates using the 01⁎0 lossless seeds</w:t>
               </w:r>
@@ -2924,425 +2924,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA Locally Optimal Secondary Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Saffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Allali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (10), pp.1120-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2010.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647725v1</w:t>
+                <w:t xml:space="preserve">hal-00756249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Locally Optimal Secondary Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
+                <w:t xml:space="preserve">SortMeRNA: Fast and accurate filtering of ribosomal RNAs in metatranscriptomic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenia Kopylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cmb.2010.0178⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (24), pp.3211-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756249v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SortMeRNA: Fast and accurate filtering of ribosomal RNAs in metatranscriptomic data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evguenia Kopylova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noé</w:t>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléne Touzet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (24), pp.3211-3217. </w:t>
+              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748990v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAspace.org: An integrated environment for the prediction, annotation, and analysis of ncRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,51 +3536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,273 +3738,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">MAGNOLIA: multiple alignment of protein-coding and structural RNA sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (Web Server issue), pp.W14-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824034v1</w:t>
+                <w:t xml:space="preserve">hal-00823594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNOLIA: multiple alignment of protein-coding and structural RNA sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine de Monte</w:t>
+                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and accurate P-value computation for Position Weight Matrices</w:t>
               </w:r>
@@ -4428,103 +4428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiNAMO: Exact method for degenerate IUPAC motifs discovery, characterization of sequence-specific errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
@@ -4657,77 +4657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of full-length 16S rRNA sequences for taxonomic assignment in metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4964,77 +4964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SortMeRNA 2: ribosomal RNA classification for taxonomic assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SortMeRNA: a new software to filter total RNA for metatranscriptomic or RNA analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,90 +5806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6726,51 +6726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données - introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,77 +6795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering metatranscriptomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CG-seq: a toolbox for automatic annotation of genomes by comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7424,51 +7424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5a4d461bfa0edddb5f36eda76bbc1eb93b32f26e;origin=https://hal.archives-ouvertes.fr/hal-04441970;visit=swh:1:snp:dccee2e5c5a988bcc927a55dd922c7ba6eca4a46;anchor=swh:1:rel:a832b435ac7524297ea6f2105444ca86e82f22db;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7723,64 +7723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7820,51 +7820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rohmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Iriarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02449-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107529v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma S. Khelifa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Guillen Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20216-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02873228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64370-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lanselle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5913-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646297v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169563" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a7010062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2844911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonon Laurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdmb.2009.024849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn321" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360482v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcen Benmounah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Liefooghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270270v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JCJSQKN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86692-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2429-6_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5a4d461bfa0edddb5f36eda76bbc1eb93b32f26e;origin=https://hal.archives-ouvertes.fr/hal-04441970;visit=swh:1:snp:dccee2e5c5a988bcc927a55dd922c7ba6eca4a46;anchor=swh:1:rel:a832b435ac7524297ea6f2105444ca86e82f22db;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f3941e6a5eff88655189dc1879650a85ecb22c0;origin=https://github.com/bonsai-team/Porechop_ABI;visit=swh:1:snp:5b8452d627bc6b045f99ba265dc36877edb019ea;anchor=swh:1:rev:0bc9f17f31d4ec1dcbab4796871cc09324cc143b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rohmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Iriarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02449-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107529v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma S. Khelifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Guillen Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20216-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02873228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64370-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lanselle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5913-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646297v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a7010062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2844911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonon Laurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdmb.2009.024849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn321" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360482v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcen Benmounah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Liefooghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270270v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JCJSQKN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86692-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2429-6_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5a4d461bfa0edddb5f36eda76bbc1eb93b32f26e;origin=https://hal.archives-ouvertes.fr/hal-04441970;visit=swh:1:snp:dccee2e5c5a988bcc927a55dd922c7ba6eca4a46;anchor=swh:1:rel:a832b435ac7524297ea6f2105444ca86e82f22db;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f3941e6a5eff88655189dc1879650a85ecb22c0;origin=https://github.com/bonsai-team/Porechop_ABI;visit=swh:1:snp:5b8452d627bc6b045f99ba265dc36877edb019ea;anchor=swh:1:rev:0bc9f17f31d4ec1dcbab4796871cc09324cc143b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>