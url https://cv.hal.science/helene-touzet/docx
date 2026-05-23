--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1155,429 +1155,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of whole-genome sequencing in the molecular investigation of care-associated HCoV-OC43 infections in a hematopoietic stem cell transplant unit</w:t>
+                <w:t xml:space="preserve">Genetic basis for virulence differences of various Cryptosporidium parvum carcinogenic isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Beury</w:t>
+                <w:t xml:space="preserve">Christophe Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fléchon</w:t>
+                <w:t xml:space="preserve">Franck Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Maurier</w:t>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Caboche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+                <w:t xml:space="preserve">Karine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.104206⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403094v1</w:t>
+                <w:t xml:space="preserve">inserm-02873228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis for virulence differences of various Cryptosporidium parvum carcinogenic isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
+                <w:t xml:space="preserve">Substitution of nucleotide-sugar by trehalose-dependent glycogen synthesis pathways in Chlamydiales underlines an unusual requirement for storage polysaccharides within obligate intracellular bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trestan Pillonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64370-0⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, BioRxiv, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.06.02.131169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02873228v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of nucleotide-sugar by trehalose-dependent glycogen synthesis pathways in Chlamydiales underlines an unusual requirement for storage polysaccharides within obligate intracellular bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
+                <w:t xml:space="preserve">Use of whole-genome sequencing in the molecular investigation of care-associated HCoV-OC43 infections in a hematopoietic stem cell transplant unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, BioRxiv, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2020.06.02.131169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.104206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382208v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of long-read error correction software applied to Nanopore RNA-sequencing data</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,90 +1697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete protocol for whole-genome sequencing of virus from clinical samples: Application to coronavirus OC43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fléchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,291 +2093,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiNAMO: highly sensitive DNA motif discovery in high-throughput sequencing data</w:t>
+                <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noé</w:t>
+                <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Richard</w:t>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leclerc</w:t>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.585-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2215-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881466v1</w:t>
+                <w:t xml:space="preserve">pasteur-03263400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
+                <w:t xml:space="preserve">DiNAMO: highly sensitive DNA motif discovery in high-throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pericard</w:t>
+                <w:t xml:space="preserve">Chadi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Couderc</w:t>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.585-591. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03263400v1</w:t>
+                <w:t xml:space="preserve">hal-01881466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Common and Emerging Bioinformatics Pipelines for Targeted Metagenomics</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), pp.e0169563. </w:t>
@@ -2497,126 +2497,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATAM: reconstruction of phylogenetic marker genes from short sequencing reads in metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (4), pp.585-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646297v2</w:t>
@@ -2924,425 +2924,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Locally Optimal Secondary Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Monte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cmb.2010.0178⟩</w:t>
+              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756249v1</w:t>
+                <w:t xml:space="preserve">hal-00647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SortMeRNA: Fast and accurate filtering of ribosomal RNAs in metatranscriptomic data.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héléne Touzet</w:t>
+                <w:t xml:space="preserve">RNA Locally Optimal Secondary Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Saffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (10), pp.1120-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2010.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748990v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SortMeRNA: Fast and accurate filtering of ribosomal RNAs in metatranscriptomic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+                <w:t xml:space="preserve">Evguenia Kopylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denise</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héléne Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (24), pp.3211-3217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647725v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAspace.org: An integrated environment for the prediction, annotation, and analysis of ncRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonon Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (S2), pp.W286-W292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,51 +3536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNOLIA: multiple alignment of protein-coding and structural RNA sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4003,51 +4003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and accurate P-value computation for Position Weight Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (15), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4422,364 +4422,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiNAMO: Exact method for degenerate IUPAC motifs discovery, characterization of sequence-specific errors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Michálik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574630v1</w:t>
+                <w:t xml:space="preserve">hal-01500115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juraj Michálik</w:t>
+                <w:t xml:space="preserve">Reconstruction of full-length 16S rRNA sequences for taxonomic assignment in metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pericard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01500115v1</w:t>
+                <w:t xml:space="preserve">hal-01574629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of full-length 16S rRNA sequences for taxonomic assignment in metagenomics</w:t>
+                <w:t xml:space="preserve">DiNAMO: Exact method for degenerate IUPAC motifs discovery, characterization of sequence-specific errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pericard</w:t>
+                <w:t xml:space="preserve">Chadi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574629v1</w:t>
+                <w:t xml:space="preserve">hal-01574630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Levenshtein Automaton and the Size of the Neighborhood of a Word</w:t>
               </w:r>
@@ -4958,347 +4958,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SortMeRNA 2: ribosomal RNA classification for taxonomic assignation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+                <w:t xml:space="preserve">Searching for alternate RNA structures in genomic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Saffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Computational Advances in Metagenomics, ECCB 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Methods for Structural RNAs, CMSR'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15455/CMSR.2014.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094011v1</w:t>
+                <w:t xml:space="preserve">hal-01084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for alternate RNA structures in genomic sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+                <w:t xml:space="preserve">Lossless seeds for searching short patterns with high error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Structural RNAs, CMSR'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop On Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Duluth, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15455/CMSR.2014.0002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084319v1</w:t>
+                <w:t xml:space="preserve">hal-01079840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless seeds for searching short patterns with high error rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+                <w:t xml:space="preserve">SortMeRNA 2: ribosomal RNA classification for taxonomic assignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenia Kopylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Duluth, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Computational Advances in Metagenomics, ECCB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079840v1</w:t>
+                <w:t xml:space="preserve">hal-01094011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Dynamic Programming 2.0</w:t>
               </w:r>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SortMeRNA: a new software to filter total RNA for metatranscriptomic or RNA analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Language and Automata Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.481-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,90 +5806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5925,225 +5925,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Matching for Position Weight Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Liefooghe</w:t>
+                <w:t xml:space="preserve">How to compare arc-annotated sequences: The alignment hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Pattern Matching</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th String Processing and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Glasgow, United Kingdom. pp.291-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00270270v1</w:t>
+                <w:t xml:space="preserve">inria-00178671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to compare arc-annotated sequences: The alignment hierarchy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Large Scale Matching for Position Weight Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th String Processing and Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Barcelona, Spain. pp.401-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11780441_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of tree edit distance algorithms</w:t>
               </w:r>
@@ -6726,51 +6726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données - introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,51 +6795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering metatranscriptomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CG-seq: a toolbox for automatic annotation of genomes by comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7424,51 +7424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5a4d461bfa0edddb5f36eda76bbc1eb93b32f26e;origin=https://hal.archives-ouvertes.fr/hal-04441970;visit=swh:1:snp:dccee2e5c5a988bcc927a55dd922c7ba6eca4a46;anchor=swh:1:rel:a832b435ac7524297ea6f2105444ca86e82f22db;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7723,64 +7723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7820,51 +7820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rohmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Iriarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02449-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107529v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma S. Khelifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Guillen Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20216-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02873228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64370-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lanselle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5913-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646297v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a7010062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2844911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonon Laurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdmb.2009.024849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn321" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360482v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcen Benmounah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Liefooghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270270v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JCJSQKN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86692-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2429-6_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5a4d461bfa0edddb5f36eda76bbc1eb93b32f26e;origin=https://hal.archives-ouvertes.fr/hal-04441970;visit=swh:1:snp:dccee2e5c5a988bcc927a55dd922c7ba6eca4a46;anchor=swh:1:rel:a832b435ac7524297ea6f2105444ca86e82f22db;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f3941e6a5eff88655189dc1879650a85ecb22c0;origin=https://github.com/bonsai-team/Porechop_ABI;visit=swh:1:snp:5b8452d627bc6b045f99ba265dc36877edb019ea;anchor=swh:1:rev:0bc9f17f31d4ec1dcbab4796871cc09324cc143b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rohmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Iriarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02449-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107529v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma S. Khelifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Guillen Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20216-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02873228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64370-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lanselle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5913-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646297v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a7010062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2844911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonon Laurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdmb.2009.024849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn321" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360482v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcen Benmounah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Liefooghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_36" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JCJSQKN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86692-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2429-6_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5a4d461bfa0edddb5f36eda76bbc1eb93b32f26e;origin=https://hal.archives-ouvertes.fr/hal-04441970;visit=swh:1:snp:dccee2e5c5a988bcc927a55dd922c7ba6eca4a46;anchor=swh:1:rel:a832b435ac7524297ea6f2105444ca86e82f22db;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f3941e6a5eff88655189dc1879650a85ecb22c0;origin=https://github.com/bonsai-team/Porechop_ABI;visit=swh:1:snp:5b8452d627bc6b045f99ba265dc36877edb019ea;anchor=swh:1:rev:0bc9f17f31d4ec1dcbab4796871cc09324cc143b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>