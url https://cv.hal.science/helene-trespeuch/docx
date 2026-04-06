--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène TRESPEUCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'histoire de l'art contemporain, Université Bordeaux-Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 18-21, 2026, 9782386540370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme source de création : images imprimées et observation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 208-221, 2026, 978-2-38654-037-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition, May 2023, Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hisca éditions, pp.3-13, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Timeless, evocative and singular », Interview with Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO, Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch, le songe de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Chauveau Editions, p.IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intemporel, suggestif et singulier », Entretien avec Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch. Le Songe de la raison, catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauveau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer dans l'abstraction géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des beaux-arts, Cambrai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et couleurs. Abstraction géométrique des années 80. Acquisitions 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-9-461-61645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite et le numérique ou la volonté d'être de son temps, toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Debrabant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture : obsolescence déprogrammée. La peinture dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-913981-71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'estampes contemporaines d'Antoni Gelonch Viladegut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Miró à Barceló, Collection Gelonch Viladegut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, catalogue d'exposition, Ville de Canet-en-Roussillon, pp.12-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : des premiers abstraits aux Neo Geo... et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoux Mathilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality (22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Ownreality. À chacun son réel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriationnisme versus simulationnisme : vraie et fausse avant-gardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Schneller; Vanessa Théodoropoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.85-96, 2013, 2859447393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ipoustéguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Beyer; Bénédicte Savoy et Wolf Tegethoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeines Künstlerlexikon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Walter De Gruyter, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’art abstrait ou préhistoire de l’informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.19-32, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période Klee de Zao Wou-Ki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zao Wou-Ki. Estampes et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stella : the Baroque to the Rescue of Abstract Art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly A. Wacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baroque Tendencies in Contemporary Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Pompidou, 256 p., 2026, 2386540375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2026, Œuvres en sociétés, Laurence Bertrand Dorléac, 978-2-37896-569-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle et sociale de l'art (Hicsa), pp.1-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crise de l'art abstrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7535-2284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. Éditions de la Maison des sciences de l'homme, 368 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue de l'exposition &amp;quot;Film und Foto&amp;quot; (Stuttgart, 1929) dans l'histoire de la modernité photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hubert Locher & Maria Männig (dir.), Lehrmedien der Kunstgeschichte. Geschichte und Perspektiven kunsthistorischer Medienpraxis ; Monika Wagner, Kunstgeschichte in Schwarz-Weiss. Reproduktionstechnik und Methode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14/2024, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57732/rc.2024.1.108701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Prince: mort ou sacre de l’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La réappropriation des images dans l’art et les médias contemporains", sous la direction de Nathalie Dietschy et Valentine Robert, 326, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147iq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Haug, Une collecte d’images. Walter Benjamin à la Bibliothèque nationale, trad. par Jean Torrent, Paris, Centre allemand d'histoire de l'art &amp; Fondation maison des sciences de l'homme, coll. « Passages », vol. 63, 2022, 540 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5/2024, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire d’invisibilisation – sur l’exposition &amp;quot;Elles font l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Gertz, Christoph Schaden & Kris Scholz (Hg.), Bauhaus und die Fotografie. Zum Neuen Sehen in der Gegenwartskunst / Bauhaus and Photography. New Vision in Contemporary Art, Ausst.-Kat., Berlin, Museum für Fotografie, Bielefeld: Kerber Verlag, 2019, 264 pages ; Marion von Osten & Grant Watson (Hg.), Bauhaus Imaginista. Die globale Rezeption bis heute, Zürich : Scheidegger & Spiess, 2019, 312 Seiten ; Lars Müller (Hg.), Bauhaus Zeitschrift. 1926–1931, Faksimile Ausgabe, Berlin: Lars Müller Publishers, 428 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture visuelle de Vassily Kandinsky. Nouvelles perspectives pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Graw, Die Liebe zur Malerei. Genealogie einer Sonderstellung, Zürich: Diaphanes, 2017, 400 Seiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.162-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture, médium privilégié de l’art contemporain allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (51-1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bloch en solitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 462, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Etats-Unis de la peinture » française : Supports-Surfaces à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (50), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kupka, pionnier de l'abstraction. 1914-1930, couleurs et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'exposition &amp;quot;Picasso, donner à voir&amp;quot; (Musée Fabre, Montpellier, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Colodiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The United States of (French) Painting”: Supports-Surfaces and the Test of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Pierre Soulages est devenu un peintre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 décembre, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminism of Sherrie Levine through the prism of the supposed &amp;quot;death of the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme de Sherrie Levine au prisme de la prétendue &amp;quot;mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour du White Cube de Brian O'Doherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son œuvre / Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Koons (Centre Pompidou, Paris, 2014-15) : une rétrospective amnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son oeuvre-Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain allemand au Carré d'art de Nîmes : l'heureuse obstination de Guy Tosatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'exposition fait à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : Des premiers abstraits aux Neo-Geo… et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Arson, un pôle artistique pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherrie Levine, de l'appropriationnisme au simulationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir comme défi porté à la peinture abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gegenwart 2.2010, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20/21.siècles : cahiers du Centre Pierre Francastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5-6, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. Hicsa éditions, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Viola face à la Renaissance : des reprises d'œuvres nécessairement postmodernistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. Presses universitaires de la Méditerranée (PULM), p. 329-340, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Claass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Mica Gherghescu; Victor Claas; Hélène Trespeuch, May 2023, INHA et Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes français à la conquête des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Voyages d’artistes à l’époque contemporaine : continuités et ruptures", Université de Strasbourg, Strasbourg, 17 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Such a Thing as Minimalist Painting? A Historiographical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Hidden Forces : "Painting" in the 1960s and 1970s", Museum für Moderne Kunst, Francfort-sur-le-Main, 14-15 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Francfort-sur-le-Main, Germany. pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop voir, mal voir : les difficultés d'une entreprise de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Voir, ne pas voir. Les expositions en question", INHA, Paris, 4-5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Maureen Murphy, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images d'auteur, images trouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été entre l'Ecole nationale supérieure de la photographie, Arles &amp; l'université Paris 1 - Panthéon-Sorbonne, Paris ; ENSP, Arles, 11-13 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art abstrait après Clement Greenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le postmoderne : un paradigme pertinent dans le champ artistique ?", INHA et Grand Palais, Paris, 30-31 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Danesi; Katia Schneller; Hélène Trespeuch, May 2008, Paris, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut particulier de la peinture sur la scène artistique contemporaine allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Festival de l'histoire de l'art, Fontainebleau, 1-3 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter l’abstraction des années 50 dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les diffusions de l’abstraction. Le rôle de la presse dans la seconde moitié du XXe siècle", Musée Fabre, Montpellier, 14 décembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomies de la critique d'art avant et pendant les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La Justesse", Université Paris 1, Paris, 27 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neo Geo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Est-Ouest : recherches en cours sur l’art américain", I.N.H.A., 24 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif de l’échiquier dans l’œuvre de Kandinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jeu d’échecs comme représentation : univers clos ou reflet du monde ?", ENS d'Ulm, Paris, mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylique, alkyde, komacel…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Ecole de printemps "Art et technique", Université de Lausanne et Genève, 8-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opêoluwa Blandine Agbaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Godfroy-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre et l'accrochage de son œuvre - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène TRESPEUCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'histoire de l'art contemporain, Université Bordeaux-Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 18-21, 2026, 9782386540370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme source de création : images imprimées et observation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 208-221, 2026, 978-2-38654-037-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica Gherghescu, Marie Gispert et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition, May 2023, Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hisca éditions, pp.3-13, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Timeless, evocative and singular », Interview with Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO, Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch, le songe de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Chauveau Editions, p.IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intemporel, suggestif et singulier », Entretien avec Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch. Le Songe de la raison, catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauveau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer dans l'abstraction géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des beaux-arts, Cambrai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et couleurs. Abstraction géométrique des années 80. Acquisitions 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-9-461-61645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite et le numérique ou la volonté d'être de son temps, toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Debrabant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture : obsolescence déprogrammée. La peinture dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-913981-71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'estampes contemporaines d'Antoni Gelonch Viladegut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Miró à Barceló, Collection Gelonch Viladegut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, catalogue d'exposition, Ville de Canet-en-Roussillon, pp.12-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : des premiers abstraits aux Neo Geo... et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoux Mathilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality (22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Ownreality. À chacun son réel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriationnisme versus simulationnisme : vraie et fausse avant-gardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Schneller; Vanessa Théodoropoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.85-96, 2013, 2859447393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ipoustéguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Beyer; Bénédicte Savoy et Wolf Tegethoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeines Künstlerlexikon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Walter De Gruyter, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’art abstrait ou préhistoire de l’informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.19-32, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période Klee de Zao Wou-Ki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zao Wou-Ki. Estampes et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stella : the Baroque to the Rescue of Abstract Art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly A. Wacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baroque Tendencies in Contemporary Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Pompidou, 256 p., 2026, 2386540375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2026, Œuvres en sociétés, Laurence Bertrand Dorléac, 978-2-37896-569-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crise de l'art abstrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7535-2284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle et sociale de l'art (Hicsa), pp.1-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. Éditions de la Maison des sciences de l'homme, 368 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Hahl-Fontaine ( éd.), Kandinsky. Das Leben in Briefen, 1889-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés, n° 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hubert Locher & Maria Männig (dir.), Lehrmedien der Kunstgeschichte. Geschichte und Perspektiven kunsthistorischer Medienpraxis ; Monika Wagner, Kunstgeschichte in Schwarz-Weiss. Reproduktionstechnik und Methode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14/2024, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57732/rc.2024.1.108701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Prince: mort ou sacre de l’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La réappropriation des images dans l’art et les médias contemporains", sous la direction de Nathalie Dietschy et Valentine Robert, 326, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147iq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Haug, Une collecte d’images. Walter Benjamin à la Bibliothèque nationale, trad. par Jean Torrent, Paris, Centre allemand d'histoire de l'art &amp; Fondation maison des sciences de l'homme, coll. « Passages », vol. 63, 2022, 540 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5/2024, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire d’invisibilisation – sur l’exposition &amp;quot;Elles font l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture visuelle de Vassily Kandinsky. Nouvelles perspectives pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Gertz, Christoph Schaden & Kris Scholz (Hg.), Bauhaus und die Fotografie. Zum Neuen Sehen in der Gegenwartskunst / Bauhaus and Photography. New Vision in Contemporary Art, Ausst.-Kat., Berlin, Museum für Fotografie, Bielefeld: Kerber Verlag, 2019, 264 pages ; Marion von Osten & Grant Watson (Hg.), Bauhaus Imaginista. Die globale Rezeption bis heute, Zürich : Scheidegger & Spiess, 2019, 312 Seiten ; Lars Müller (Hg.), Bauhaus Zeitschrift. 1926–1931, Faksimile Ausgabe, Berlin: Lars Müller Publishers, 428 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Graw, Die Liebe zur Malerei. Genealogie einer Sonderstellung, Zürich: Diaphanes, 2017, 400 Seiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.162-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture, médium privilégié de l’art contemporain allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (51-1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bloch en solitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 462, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Etats-Unis de la peinture » française : Supports-Surfaces à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (50), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kupka, pionnier de l'abstraction. 1914-1930, couleurs et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'exposition &amp;quot;Picasso, donner à voir&amp;quot; (Musée Fabre, Montpellier, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Colodiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The United States of (French) Painting”: Supports-Surfaces and the Test of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Pierre Soulages est devenu un peintre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 décembre, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminism of Sherrie Levine through the prism of the supposed &amp;quot;death of the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme de Sherrie Levine au prisme de la prétendue &amp;quot;mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour du White Cube de Brian O'Doherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son œuvre / Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Koons (Centre Pompidou, Paris, 2014-15) : une rétrospective amnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son oeuvre-Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain allemand au Carré d'art de Nîmes : l'heureuse obstination de Guy Tosatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'exposition fait à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Arson, un pôle artistique pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : Des premiers abstraits aux Neo-Geo… et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherrie Levine, de l'appropriationnisme au simulationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir comme défi porté à la peinture abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gegenwart 2.2010, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20/21.siècles : cahiers du Centre Pierre Francastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5-6, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue de l'exposition &amp;quot;Film und Foto&amp;quot; (Stuttgart, 1929) dans l'histoire de la modernité photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. Hicsa éditions, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Viola face à la Renaissance : des reprises d'œuvres nécessairement postmodernistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. Presses universitaires de la Méditerranée (PULM), p. 329-340, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Claass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Mica Gherghescu; Victor Claas; Hélène Trespeuch, May 2023, INHA et Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes français à la conquête des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Voyages d’artistes à l’époque contemporaine : continuités et ruptures", Université de Strasbourg, Strasbourg, 17 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Such a Thing as Minimalist Painting? A Historiographical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Hidden Forces : "Painting" in the 1960s and 1970s", Museum für Moderne Kunst, Francfort-sur-le-Main, 14-15 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Francfort-sur-le-Main, Germany. pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop voir, mal voir : les difficultés d'une entreprise de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Voir, ne pas voir. Les expositions en question", INHA, Paris, 4-5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Maureen Murphy, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images d'auteur, images trouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été entre l'Ecole nationale supérieure de la photographie, Arles &amp; l'université Paris 1 - Panthéon-Sorbonne, Paris ; ENSP, Arles, 11-13 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art abstrait après Clement Greenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le postmoderne : un paradigme pertinent dans le champ artistique ?", INHA et Grand Palais, Paris, 30-31 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Danesi; Katia Schneller; Hélène Trespeuch, May 2008, Paris, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut particulier de la peinture sur la scène artistique contemporaine allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Festival de l'histoire de l'art, Fontainebleau, 1-3 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter l’abstraction des années 50 dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les diffusions de l’abstraction. Le rôle de la presse dans la seconde moitié du XXe siècle", Musée Fabre, Montpellier, 14 décembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomies de la critique d'art avant et pendant les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La Justesse", Université Paris 1, Paris, 27 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neo Geo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Est-Ouest : recherches en cours sur l’art américain", I.N.H.A., 24 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif de l’échiquier dans l’œuvre de Kandinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jeu d’échecs comme représentation : univers clos ou reflet du monde ?", ENS d'Ulm, Paris, mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylique, alkyde, komacel…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Ecole de printemps "Art et technique", Université de Lausanne et Genève, 8-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opêoluwa Blandine Agbaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Godfroy-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre et l'accrochage de son œuvre - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trespeuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Bathilde Lacourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05543306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica Gherghescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/arts-plastiques/839-neo-rauch-le-songe-de-la-raison.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12792&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05545654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ochs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04960135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57732/rc.2024.1.108701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05155377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147iq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03279445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Colodiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05064707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03482602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04288015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op&#234;oluwa Blandine Agbaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Godfroy-Gallardo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Terrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanc&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trespeuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Bathilde Lacourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05543306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica Gherghescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/arts-plastiques/839-neo-rauch-le-songe-de-la-raison.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12792&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05561390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04960135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57732/rc.2024.1.108701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05155377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147iq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03279445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Colodiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05545654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ochs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05064707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03482602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04288015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op&#234;oluwa Blandine Agbaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Godfroy-Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Terrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>