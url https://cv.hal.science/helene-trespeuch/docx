--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène TRESPEUCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'histoire de l'art contemporain, Université Bordeaux-Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 18-21, 2026, 9782386540370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme source de création : images imprimées et observation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 208-221, 2026, 978-2-38654-037-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica Gherghescu, Marie Gispert et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition, May 2023, Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hisca éditions, pp.3-13, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Timeless, evocative and singular », Interview with Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO, Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch, le songe de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Chauveau Editions, p.IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intemporel, suggestif et singulier », Entretien avec Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch. Le Songe de la raison, catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauveau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer dans l'abstraction géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des beaux-arts, Cambrai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et couleurs. Abstraction géométrique des années 80. Acquisitions 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-9-461-61645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite et le numérique ou la volonté d'être de son temps, toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Debrabant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture : obsolescence déprogrammée. La peinture dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-913981-71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'estampes contemporaines d'Antoni Gelonch Viladegut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Miró à Barceló, Collection Gelonch Viladegut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, catalogue d'exposition, Ville de Canet-en-Roussillon, pp.12-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : des premiers abstraits aux Neo Geo... et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoux Mathilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality (22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Ownreality. À chacun son réel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriationnisme versus simulationnisme : vraie et fausse avant-gardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Schneller; Vanessa Théodoropoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.85-96, 2013, 2859447393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ipoustéguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Beyer; Bénédicte Savoy et Wolf Tegethoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeines Künstlerlexikon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Walter De Gruyter, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’art abstrait ou préhistoire de l’informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.19-32, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période Klee de Zao Wou-Ki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zao Wou-Ki. Estampes et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stella : the Baroque to the Rescue of Abstract Art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly A. Wacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baroque Tendencies in Contemporary Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Pompidou, 256 p., 2026, 2386540375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2026, Œuvres en sociétés, Laurence Bertrand Dorléac, 978-2-37896-569-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crise de l'art abstrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7535-2284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle et sociale de l'art (Hicsa), pp.1-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. Éditions de la Maison des sciences de l'homme, 368 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Hahl-Fontaine ( éd.), Kandinsky. Das Leben in Briefen, 1889-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés, n° 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hubert Locher & Maria Männig (dir.), Lehrmedien der Kunstgeschichte. Geschichte und Perspektiven kunsthistorischer Medienpraxis ; Monika Wagner, Kunstgeschichte in Schwarz-Weiss. Reproduktionstechnik und Methode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14/2024, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57732/rc.2024.1.108701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Prince: mort ou sacre de l’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La réappropriation des images dans l’art et les médias contemporains", sous la direction de Nathalie Dietschy et Valentine Robert, 326, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147iq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Haug, Une collecte d’images. Walter Benjamin à la Bibliothèque nationale, trad. par Jean Torrent, Paris, Centre allemand d'histoire de l'art &amp; Fondation maison des sciences de l'homme, coll. « Passages », vol. 63, 2022, 540 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5/2024, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire d’invisibilisation – sur l’exposition &amp;quot;Elles font l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture visuelle de Vassily Kandinsky. Nouvelles perspectives pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Gertz, Christoph Schaden & Kris Scholz (Hg.), Bauhaus und die Fotografie. Zum Neuen Sehen in der Gegenwartskunst / Bauhaus and Photography. New Vision in Contemporary Art, Ausst.-Kat., Berlin, Museum für Fotografie, Bielefeld: Kerber Verlag, 2019, 264 pages ; Marion von Osten & Grant Watson (Hg.), Bauhaus Imaginista. Die globale Rezeption bis heute, Zürich : Scheidegger & Spiess, 2019, 312 Seiten ; Lars Müller (Hg.), Bauhaus Zeitschrift. 1926–1931, Faksimile Ausgabe, Berlin: Lars Müller Publishers, 428 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Graw, Die Liebe zur Malerei. Genealogie einer Sonderstellung, Zürich: Diaphanes, 2017, 400 Seiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.162-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture, médium privilégié de l’art contemporain allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (51-1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bloch en solitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 462, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Etats-Unis de la peinture » française : Supports-Surfaces à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (50), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kupka, pionnier de l'abstraction. 1914-1930, couleurs et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'exposition &amp;quot;Picasso, donner à voir&amp;quot; (Musée Fabre, Montpellier, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Colodiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The United States of (French) Painting”: Supports-Surfaces and the Test of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Pierre Soulages est devenu un peintre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 décembre, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminism of Sherrie Levine through the prism of the supposed &amp;quot;death of the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme de Sherrie Levine au prisme de la prétendue &amp;quot;mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour du White Cube de Brian O'Doherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son œuvre / Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Koons (Centre Pompidou, Paris, 2014-15) : une rétrospective amnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son oeuvre-Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain allemand au Carré d'art de Nîmes : l'heureuse obstination de Guy Tosatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'exposition fait à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Arson, un pôle artistique pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : Des premiers abstraits aux Neo-Geo… et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherrie Levine, de l'appropriationnisme au simulationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir comme défi porté à la peinture abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gegenwart 2.2010, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20/21.siècles : cahiers du Centre Pierre Francastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5-6, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue de l'exposition &amp;quot;Film und Foto&amp;quot; (Stuttgart, 1929) dans l'histoire de la modernité photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. Hicsa éditions, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Viola face à la Renaissance : des reprises d'œuvres nécessairement postmodernistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. Presses universitaires de la Méditerranée (PULM), p. 329-340, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Claass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Mica Gherghescu; Victor Claas; Hélène Trespeuch, May 2023, INHA et Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes français à la conquête des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Voyages d’artistes à l’époque contemporaine : continuités et ruptures", Université de Strasbourg, Strasbourg, 17 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Such a Thing as Minimalist Painting? A Historiographical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Hidden Forces : "Painting" in the 1960s and 1970s", Museum für Moderne Kunst, Francfort-sur-le-Main, 14-15 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Francfort-sur-le-Main, Germany. pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop voir, mal voir : les difficultés d'une entreprise de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Voir, ne pas voir. Les expositions en question", INHA, Paris, 4-5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Maureen Murphy, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images d'auteur, images trouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été entre l'Ecole nationale supérieure de la photographie, Arles &amp; l'université Paris 1 - Panthéon-Sorbonne, Paris ; ENSP, Arles, 11-13 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art abstrait après Clement Greenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le postmoderne : un paradigme pertinent dans le champ artistique ?", INHA et Grand Palais, Paris, 30-31 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Danesi; Katia Schneller; Hélène Trespeuch, May 2008, Paris, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut particulier de la peinture sur la scène artistique contemporaine allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Festival de l'histoire de l'art, Fontainebleau, 1-3 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter l’abstraction des années 50 dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les diffusions de l’abstraction. Le rôle de la presse dans la seconde moitié du XXe siècle", Musée Fabre, Montpellier, 14 décembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomies de la critique d'art avant et pendant les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La Justesse", Université Paris 1, Paris, 27 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neo Geo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Est-Ouest : recherches en cours sur l’art américain", I.N.H.A., 24 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif de l’échiquier dans l’œuvre de Kandinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jeu d’échecs comme représentation : univers clos ou reflet du monde ?", ENS d'Ulm, Paris, mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylique, alkyde, komacel…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Ecole de printemps "Art et technique", Université de Lausanne et Genève, 8-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opêoluwa Blandine Agbaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Godfroy-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre et l'accrochage de son œuvre - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène TRESPEUCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'histoire de l'art contemporain, Université Bordeaux-Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 18-21, 2026, 9782386540370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme source de création : images imprimées et observation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 208-221, 2026, 978-2-38654-037-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica Gherghescu, Marie Gispert et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition, May 2023, Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hisca éditions, pp.3-13, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intemporel, suggestif et singulier », Entretien avec Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch. Le Songe de la raison, catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauveau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Timeless, evocative and singular », Interview with Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO, Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch, le songe de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Chauveau Editions, p.IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer dans l'abstraction géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des beaux-arts, Cambrai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et couleurs. Abstraction géométrique des années 80. Acquisitions 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-9-461-61645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite et le numérique ou la volonté d'être de son temps, toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Debrabant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture : obsolescence déprogrammée. La peinture dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-913981-71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'estampes contemporaines d'Antoni Gelonch Viladegut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Miró à Barceló, Collection Gelonch Viladegut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, catalogue d'exposition, Ville de Canet-en-Roussillon, pp.12-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : des premiers abstraits aux Neo Geo... et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoux Mathilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality (22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Ownreality. À chacun son réel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriationnisme versus simulationnisme : vraie et fausse avant-gardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Schneller; Vanessa Théodoropoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.85-96, 2013, 2859447393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ipoustéguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Beyer; Bénédicte Savoy et Wolf Tegethoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeines Künstlerlexikon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Walter De Gruyter, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’art abstrait ou préhistoire de l’informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.19-32, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période Klee de Zao Wou-Ki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zao Wou-Ki. Estampes et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stella : the Baroque to the Rescue of Abstract Art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly A. Wacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baroque Tendencies in Contemporary Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Pompidou, 256 p., 2026, 2386540375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2026, Œuvres en sociétés, Laurence Bertrand Dorléac, 978-2-37896-569-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle et sociale de l'art (Hicsa), pp.1-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crise de l'art abstrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7535-2284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. Éditions de la Maison des sciences de l'homme, 368 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Hahl-Fontaine ( éd.), Kandinsky. Das Leben in Briefen, 1889-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés, n° 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Prince: mort ou sacre de l’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La réappropriation des images dans l’art et les médias contemporains", sous la direction de Nathalie Dietschy et Valentine Robert, 326, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147iq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hubert Locher & Maria Männig (dir.), Lehrmedien der Kunstgeschichte. Geschichte und Perspektiven kunsthistorischer Medienpraxis ; Monika Wagner, Kunstgeschichte in Schwarz-Weiss. Reproduktionstechnik und Methode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14/2024, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57732/rc.2024.1.108701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Haug, Une collecte d’images. Walter Benjamin à la Bibliothèque nationale, trad. par Jean Torrent, Paris, Centre allemand d'histoire de l'art &amp; Fondation maison des sciences de l'homme, coll. « Passages », vol. 63, 2022, 540 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5/2024, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire d’invisibilisation – sur l’exposition &amp;quot;Elles font l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture visuelle de Vassily Kandinsky. Nouvelles perspectives pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Gertz, Christoph Schaden & Kris Scholz (Hg.), Bauhaus und die Fotografie. Zum Neuen Sehen in der Gegenwartskunst / Bauhaus and Photography. New Vision in Contemporary Art, Ausst.-Kat., Berlin, Museum für Fotografie, Bielefeld: Kerber Verlag, 2019, 264 pages ; Marion von Osten & Grant Watson (Hg.), Bauhaus Imaginista. Die globale Rezeption bis heute, Zürich : Scheidegger & Spiess, 2019, 312 Seiten ; Lars Müller (Hg.), Bauhaus Zeitschrift. 1926–1931, Faksimile Ausgabe, Berlin: Lars Müller Publishers, 428 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Graw, Die Liebe zur Malerei. Genealogie einer Sonderstellung, Zürich: Diaphanes, 2017, 400 Seiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.162-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture, médium privilégié de l’art contemporain allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (51-1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bloch en solitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 462, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Pierre Soulages est devenu un peintre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 décembre, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kupka, pionnier de l'abstraction. 1914-1930, couleurs et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'exposition &amp;quot;Picasso, donner à voir&amp;quot; (Musée Fabre, Montpellier, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Colodiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The United States of (French) Painting”: Supports-Surfaces and the Test of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Etats-Unis de la peinture » française : Supports-Surfaces à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (50), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminism of Sherrie Levine through the prism of the supposed &amp;quot;death of the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme de Sherrie Levine au prisme de la prétendue &amp;quot;mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour du White Cube de Brian O'Doherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son œuvre / Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Koons (Centre Pompidou, Paris, 2014-15) : une rétrospective amnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son oeuvre-Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'exposition fait à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain allemand au Carré d'art de Nîmes : l'heureuse obstination de Guy Tosatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Arson, un pôle artistique pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : Des premiers abstraits aux Neo-Geo… et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherrie Levine, de l'appropriationnisme au simulationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir comme défi porté à la peinture abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gegenwart 2.2010, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20/21.siècles : cahiers du Centre Pierre Francastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5-6, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue de l'exposition &amp;quot;Film und Foto&amp;quot; (Stuttgart, 1929) dans l'histoire de la modernité photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. Hicsa éditions, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Viola face à la Renaissance : des reprises d'œuvres nécessairement postmodernistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. Presses universitaires de la Méditerranée (PULM), p. 329-340, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Claass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Mica Gherghescu; Victor Claas; Hélène Trespeuch, May 2023, INHA et Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes français à la conquête des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Voyages d’artistes à l’époque contemporaine : continuités et ruptures", Université de Strasbourg, Strasbourg, 17 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Such a Thing as Minimalist Painting? A Historiographical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Hidden Forces : "Painting" in the 1960s and 1970s", Museum für Moderne Kunst, Francfort-sur-le-Main, 14-15 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Francfort-sur-le-Main, Germany. pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop voir, mal voir : les difficultés d'une entreprise de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Voir, ne pas voir. Les expositions en question", INHA, Paris, 4-5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Maureen Murphy, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images d'auteur, images trouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été entre l'Ecole nationale supérieure de la photographie, Arles &amp; l'université Paris 1 - Panthéon-Sorbonne, Paris ; ENSP, Arles, 11-13 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art abstrait après Clement Greenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le postmoderne : un paradigme pertinent dans le champ artistique ?", INHA et Grand Palais, Paris, 30-31 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Danesi; Katia Schneller; Hélène Trespeuch, May 2008, Paris, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut particulier de la peinture sur la scène artistique contemporaine allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Festival de l'histoire de l'art, Fontainebleau, 1-3 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter l’abstraction des années 50 dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les diffusions de l’abstraction. Le rôle de la presse dans la seconde moitié du XXe siècle", Musée Fabre, Montpellier, 14 décembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomies de la critique d'art avant et pendant les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La Justesse", Université Paris 1, Paris, 27 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neo Geo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Est-Ouest : recherches en cours sur l’art américain", I.N.H.A., 24 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif de l’échiquier dans l’œuvre de Kandinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jeu d’échecs comme représentation : univers clos ou reflet du monde ?", ENS d'Ulm, Paris, mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylique, alkyde, komacel…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Ecole de printemps "Art et technique", Université de Lausanne et Genève, 8-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opêoluwa Blandine Agbaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Godfroy-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre et l'accrochage de son œuvre - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trespeuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Bathilde Lacourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05543306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica Gherghescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/arts-plastiques/839-neo-rauch-le-songe-de-la-raison.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12792&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05561390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04960135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57732/rc.2024.1.108701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05155377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147iq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03279445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Colodiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05545654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ochs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05064707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03482602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04288015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op&#234;oluwa Blandine Agbaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Godfroy-Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Terrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trespeuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Bathilde Lacourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05543306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica Gherghescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/arts-plastiques/839-neo-rauch-le-songe-de-la-raison.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12792&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05561390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05155377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147iq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04960135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57732/rc.2024.1.108701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03279445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Colodiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05545654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ochs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05064707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03482602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04288015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op&#234;oluwa Blandine Agbaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Godfroy-Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Terrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>