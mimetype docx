--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène TRESPEUCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'histoire de l'art contemporain, Université Bordeaux-Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 18-21, 2026, 9782386540370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme source de création : images imprimées et observation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 208-221, 2026, 978-2-38654-037-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica Gherghescu, Marie Gispert et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition, May 2023, Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hisca éditions, pp.3-13, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intemporel, suggestif et singulier », Entretien avec Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch. Le Songe de la raison, catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauveau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Timeless, evocative and singular », Interview with Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO, Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch, le songe de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Chauveau Editions, p.IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer dans l'abstraction géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des beaux-arts, Cambrai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et couleurs. Abstraction géométrique des années 80. Acquisitions 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-9-461-61645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite et le numérique ou la volonté d'être de son temps, toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Debrabant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture : obsolescence déprogrammée. La peinture dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-913981-71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'estampes contemporaines d'Antoni Gelonch Viladegut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Miró à Barceló, Collection Gelonch Viladegut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, catalogue d'exposition, Ville de Canet-en-Roussillon, pp.12-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : des premiers abstraits aux Neo Geo... et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoux Mathilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality (22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Ownreality. À chacun son réel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriationnisme versus simulationnisme : vraie et fausse avant-gardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Schneller; Vanessa Théodoropoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.85-96, 2013, 2859447393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ipoustéguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Beyer; Bénédicte Savoy et Wolf Tegethoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeines Künstlerlexikon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Walter De Gruyter, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’art abstrait ou préhistoire de l’informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.19-32, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période Klee de Zao Wou-Ki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zao Wou-Ki. Estampes et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stella : the Baroque to the Rescue of Abstract Art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly A. Wacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baroque Tendencies in Contemporary Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Pompidou, 256 p., 2026, 2386540375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2026, Œuvres en sociétés, Laurence Bertrand Dorléac, 978-2-37896-569-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle et sociale de l'art (Hicsa), pp.1-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crise de l'art abstrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7535-2284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. Éditions de la Maison des sciences de l'homme, 368 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Hahl-Fontaine ( éd.), Kandinsky. Das Leben in Briefen, 1889-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés, n° 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Prince: mort ou sacre de l’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La réappropriation des images dans l’art et les médias contemporains", sous la direction de Nathalie Dietschy et Valentine Robert, 326, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147iq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hubert Locher & Maria Männig (dir.), Lehrmedien der Kunstgeschichte. Geschichte und Perspektiven kunsthistorischer Medienpraxis ; Monika Wagner, Kunstgeschichte in Schwarz-Weiss. Reproduktionstechnik und Methode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14/2024, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57732/rc.2024.1.108701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Haug, Une collecte d’images. Walter Benjamin à la Bibliothèque nationale, trad. par Jean Torrent, Paris, Centre allemand d'histoire de l'art &amp; Fondation maison des sciences de l'homme, coll. « Passages », vol. 63, 2022, 540 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5/2024, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire d’invisibilisation – sur l’exposition &amp;quot;Elles font l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture visuelle de Vassily Kandinsky. Nouvelles perspectives pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Gertz, Christoph Schaden & Kris Scholz (Hg.), Bauhaus und die Fotografie. Zum Neuen Sehen in der Gegenwartskunst / Bauhaus and Photography. New Vision in Contemporary Art, Ausst.-Kat., Berlin, Museum für Fotografie, Bielefeld: Kerber Verlag, 2019, 264 pages ; Marion von Osten & Grant Watson (Hg.), Bauhaus Imaginista. Die globale Rezeption bis heute, Zürich : Scheidegger & Spiess, 2019, 312 Seiten ; Lars Müller (Hg.), Bauhaus Zeitschrift. 1926–1931, Faksimile Ausgabe, Berlin: Lars Müller Publishers, 428 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Graw, Die Liebe zur Malerei. Genealogie einer Sonderstellung, Zürich: Diaphanes, 2017, 400 Seiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.162-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture, médium privilégié de l’art contemporain allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (51-1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bloch en solitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 462, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Pierre Soulages est devenu un peintre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 décembre, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kupka, pionnier de l'abstraction. 1914-1930, couleurs et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'exposition &amp;quot;Picasso, donner à voir&amp;quot; (Musée Fabre, Montpellier, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Colodiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The United States of (French) Painting”: Supports-Surfaces and the Test of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Etats-Unis de la peinture » française : Supports-Surfaces à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (50), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminism of Sherrie Levine through the prism of the supposed &amp;quot;death of the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme de Sherrie Levine au prisme de la prétendue &amp;quot;mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour du White Cube de Brian O'Doherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son œuvre / Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Koons (Centre Pompidou, Paris, 2014-15) : une rétrospective amnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son oeuvre-Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'exposition fait à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain allemand au Carré d'art de Nîmes : l'heureuse obstination de Guy Tosatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Arson, un pôle artistique pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : Des premiers abstraits aux Neo-Geo… et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherrie Levine, de l'appropriationnisme au simulationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir comme défi porté à la peinture abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gegenwart 2.2010, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20/21.siècles : cahiers du Centre Pierre Francastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5-6, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue de l'exposition &amp;quot;Film und Foto&amp;quot; (Stuttgart, 1929) dans l'histoire de la modernité photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. Hicsa éditions, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Viola face à la Renaissance : des reprises d'œuvres nécessairement postmodernistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. Presses universitaires de la Méditerranée (PULM), p. 329-340, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Claass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Mica Gherghescu; Victor Claas; Hélène Trespeuch, May 2023, INHA et Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes français à la conquête des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Voyages d’artistes à l’époque contemporaine : continuités et ruptures", Université de Strasbourg, Strasbourg, 17 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Such a Thing as Minimalist Painting? A Historiographical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Hidden Forces : "Painting" in the 1960s and 1970s", Museum für Moderne Kunst, Francfort-sur-le-Main, 14-15 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Francfort-sur-le-Main, Germany. pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop voir, mal voir : les difficultés d'une entreprise de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Voir, ne pas voir. Les expositions en question", INHA, Paris, 4-5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Maureen Murphy, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images d'auteur, images trouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été entre l'Ecole nationale supérieure de la photographie, Arles &amp; l'université Paris 1 - Panthéon-Sorbonne, Paris ; ENSP, Arles, 11-13 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art abstrait après Clement Greenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le postmoderne : un paradigme pertinent dans le champ artistique ?", INHA et Grand Palais, Paris, 30-31 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Danesi; Katia Schneller; Hélène Trespeuch, May 2008, Paris, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut particulier de la peinture sur la scène artistique contemporaine allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Festival de l'histoire de l'art, Fontainebleau, 1-3 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter l’abstraction des années 50 dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les diffusions de l’abstraction. Le rôle de la presse dans la seconde moitié du XXe siècle", Musée Fabre, Montpellier, 14 décembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomies de la critique d'art avant et pendant les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La Justesse", Université Paris 1, Paris, 27 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neo Geo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Est-Ouest : recherches en cours sur l’art américain", I.N.H.A., 24 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif de l’échiquier dans l’œuvre de Kandinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jeu d’échecs comme représentation : univers clos ou reflet du monde ?", ENS d'Ulm, Paris, mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylique, alkyde, komacel…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Ecole de printemps "Art et technique", Université de Lausanne et Genève, 8-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opêoluwa Blandine Agbaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Godfroy-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre et l'accrochage de son œuvre - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène TRESPEUCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'histoire de l'art contemporain, Université Bordeaux-Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 18-21, 2026, 9782386540370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme source de création : images imprimées et observation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Centre Pompidou, p. 208-221, 2026, 978-2-38654-037-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica Gherghescu, Marie Gispert et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition, May 2023, Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hisca éditions, pp.3-13, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Timeless, evocative and singular », Interview with Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO, Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch, le songe de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Chauveau Editions, p.IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intemporel, suggestif et singulier », Entretien avec Neo Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MO.CO Hôtel des collections. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo Rauch. Le Songe de la raison, catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauveau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XV, 2023, 978-2-36306-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer dans l'abstraction géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des beaux-arts, Cambrai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et couleurs. Abstraction géométrique des années 80. Acquisitions 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-9-461-61645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite et le numérique ou la volonté d'être de son temps, toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Debrabant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture : obsolescence déprogrammée. La peinture dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-913981-71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'estampes contemporaines d'Antoni Gelonch Viladegut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Miró à Barceló, Collection Gelonch Viladegut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, catalogue d'exposition, Ville de Canet-en-Roussillon, pp.12-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : des premiers abstraits aux Neo Geo... et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoux Mathilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality (22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Ownreality. À chacun son réel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriationnisme versus simulationnisme : vraie et fausse avant-gardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Schneller; Vanessa Théodoropoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.85-96, 2013, 2859447393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ipoustéguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Beyer; Bénédicte Savoy et Wolf Tegethoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeines Künstlerlexikon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Walter De Gruyter, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’art abstrait ou préhistoire de l’informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.19-32, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période Klee de Zao Wou-Ki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zao Wou-Ki. Estampes et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stella : the Baroque to the Rescue of Abstract Art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly A. Wacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baroque Tendencies in Contemporary Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky face aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Bathilde Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Pompidou, 256 p., 2026, 2386540375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandinsky et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2026, Œuvres en sociétés, Laurence Bertrand Dorléac, 978-2-37896-569-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle et sociale de l'art (Hicsa), pp.1-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crise de l'art abstrait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7535-2284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire de l'art abstrait (Otto Stelzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas W. Gaehtgens et Hélène Trespeuch. Éditions de la Maison des sciences de l'homme, 368 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hubert Locher & Maria Männig (dir.), Lehrmedien der Kunstgeschichte. Geschichte und Perspektiven kunsthistorischer Medienpraxis ; Monika Wagner, Kunstgeschichte in Schwarz-Weiss. Reproduktionstechnik und Methode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14/2024, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57732/rc.2024.1.108701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Prince: mort ou sacre de l’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La réappropriation des images dans l’art et les médias contemporains", sous la direction de Nathalie Dietschy et Valentine Robert, 326, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147iq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Haug, Une collecte d’images. Walter Benjamin à la Bibliothèque nationale, trad. par Jean Torrent, Paris, Centre allemand d'histoire de l'art &amp; Fondation maison des sciences de l'homme, coll. « Passages », vol. 63, 2022, 540 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5/2024, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire d’invisibilisation – sur l’exposition &amp;quot;Elles font l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture visuelle de Vassily Kandinsky. Nouvelles perspectives pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Gertz, Christoph Schaden & Kris Scholz (Hg.), Bauhaus und die Fotografie. Zum Neuen Sehen in der Gegenwartskunst / Bauhaus and Photography. New Vision in Contemporary Art, Ausst.-Kat., Berlin, Museum für Fotografie, Bielefeld: Kerber Verlag, 2019, 264 pages ; Marion von Osten & Grant Watson (Hg.), Bauhaus Imaginista. Die globale Rezeption bis heute, Zürich : Scheidegger & Spiess, 2019, 312 Seiten ; Lars Müller (Hg.), Bauhaus Zeitschrift. 1926–1931, Faksimile Ausgabe, Berlin: Lars Müller Publishers, 428 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture, médium privilégié de l’art contemporain allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (51-1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Graw, Die Liebe zur Malerei. Genealogie einer Sonderstellung, Zürich: Diaphanes, 2017, 400 Seiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.162-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bloch en solitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 462, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Etats-Unis de la peinture » française : Supports-Surfaces à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (50), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Pierre Soulages est devenu un peintre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 décembre, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kupka, pionnier de l'abstraction. 1914-1930, couleurs et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'exposition &amp;quot;Picasso, donner à voir&amp;quot; (Musée Fabre, Montpellier, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Colodiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The United States of (French) Painting”: Supports-Surfaces and the Test of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Koons (Centre Pompidou, Paris, 2014-15) : une rétrospective amnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son oeuvre-Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminism of Sherrie Levine through the prism of the supposed &amp;quot;death of the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme de Sherrie Levine au prisme de la prétendue &amp;quot;mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour du White Cube de Brian O'Doherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le peintre et l'accrochage de son œuvre / Varia, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain allemand au Carré d'art de Nîmes : l'heureuse obstination de Guy Tosatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'exposition fait à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Arson, un pôle artistique pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josefffine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture abstraite face au réel : Des premiers abstraits aux Neo-Geo… et Bertrand Lavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ownreality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherrie Levine, de l'appropriationnisme au simulationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir comme défi porté à la peinture abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gegenwart 2.2010, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20/21.siècles : cahiers du Centre Pierre Francastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5-6, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Hahl-Fontaine ( éd.), Kandinsky. Das Leben in Briefen, 1889-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés, n° 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue de l'exposition &amp;quot;Film und Foto&amp;quot; (Stuttgart, 1929) dans l'histoire de la modernité photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. Hicsa éditions, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Viola face à la Renaissance : des reprises d'œuvres nécessairement postmodernistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France. Presses universitaires de la Méditerranée (PULM), p. 329-340, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica Gherghescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Claass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Mica Gherghescu; Victor Claas; Hélène Trespeuch, May 2023, INHA et Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes français à la conquête des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Voyages d’artistes à l’époque contemporaine : continuités et ruptures", Université de Strasbourg, Strasbourg, 17 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Such a Thing as Minimalist Painting? A Historiographical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Hidden Forces : "Painting" in the 1960s and 1970s", Museum für Moderne Kunst, Francfort-sur-le-Main, 14-15 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Francfort-sur-le-Main, Germany. pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art abstrait après Clement Greenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le postmoderne : un paradigme pertinent dans le champ artistique ?", INHA et Grand Palais, Paris, 30-31 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Danesi; Katia Schneller; Hélène Trespeuch, May 2008, Paris, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop voir, mal voir : les difficultés d'une entreprise de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Voir, ne pas voir. Les expositions en question", INHA, Paris, 4-5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Gispert; Maureen Murphy, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images d'auteur, images trouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été entre l'Ecole nationale supérieure de la photographie, Arles &amp; l'université Paris 1 - Panthéon-Sorbonne, Paris ; ENSP, Arles, 11-13 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut particulier de la peinture sur la scène artistique contemporaine allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Festival de l'histoire de l'art, Fontainebleau, 1-3 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter l’abstraction des années 50 dans les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les diffusions de l’abstraction. Le rôle de la presse dans la seconde moitié du XXe siècle", Musée Fabre, Montpellier, 14 décembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomies de la critique d'art avant et pendant les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La Justesse", Université Paris 1, Paris, 27 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neo Geo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Est-Ouest : recherches en cours sur l’art américain", I.N.H.A., 24 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif de l’échiquier dans l’œuvre de Kandinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jeu d’échecs comme représentation : univers clos ou reflet du monde ?", ENS d'Ulm, Paris, mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylique, alkyde, komacel…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Ecole de printemps "Art et technique", Université de Lausanne et Genève, 8-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opêoluwa Blandine Agbaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Godfroy-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exPosition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre et l'accrochage de son œuvre - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trespeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trespeuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Bathilde Lacourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05543306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica Gherghescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/arts-plastiques/839-neo-rauch-le-songe-de-la-raison.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12792&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05561390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05155377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147iq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04960135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57732/rc.2024.1.108701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03279445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Colodiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05545654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ochs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05064707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03482602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04288015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op&#234;oluwa Blandine Agbaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Godfroy-Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Terrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trespeuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Bathilde Lacourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05543306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica Gherghescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04287986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/arts-plastiques/839-neo-rauch-le-songe-de-la-raison.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12792&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04960135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57732/rc.2024.1.108701" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05155377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147iq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03279445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Colodiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05561390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05545654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ochs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05064707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03482602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04288015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op&#234;oluwa Blandine Agbaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Godfroy-Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Terrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04685885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>