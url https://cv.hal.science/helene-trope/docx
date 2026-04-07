--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -4926,173 +4926,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Romera Pintor, Irene, Sirera, Josep Lluis. </w:t>
+                <w:t xml:space="preserve">« La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irene Romera Pintor, Josep Lluís Sirera, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publicaciones de la Universidad de Valencia, pp.305-336, 2011, La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
+              <w:t xml:space="preserve">, Colección Parnaseo ; 16, Universidad de Valencia, Publicaciones de la Universidad de Valencia, p. 305-336, 2011, 9788437082325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402495v1</w:t>
+                <w:t xml:space="preserve">hal-01584889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI) »</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Irene Romera Pintor, Josep Lluís Sirera, eds. </w:t>
+                <w:t xml:space="preserve">La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romera Pintor, Irene, Sirera, Josep Lluis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Colección Parnaseo ; 16, Universidad de Valencia, Publicaciones de la Universidad de Valencia, p. 305-336, 2011, 9788437082325</w:t>
+              <w:t xml:space="preserve">, Publicaciones de la Universidad de Valencia, pp.305-336, 2011, La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584889v1</w:t>
+                <w:t xml:space="preserve">hal-01402495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Teatro y locura en Los locos de Valencia de Lope de Vega Carpio »</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9640844"/>
+    <w:nsid w:val="A32531BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-trope" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1294-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035085754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066396125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bib.cervantesvirtual.com/FichaObra.html?Ref=44266)." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01591098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-trope" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1294-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035085754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066396125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bib.cervantesvirtual.com/FichaObra.html?Ref=44266)." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01591098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>