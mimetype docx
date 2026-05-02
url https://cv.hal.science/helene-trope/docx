--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1640,303 +1640,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, « Présence, fonction et sens de l'argent dans Don Quichotte » [communication au Colloque International du &amp;quot;Centre de Recherches sur l'Espagne des XVIe et XVIIe siècles&amp;quot; (CRES-LECEMO-Paris 3)], organisé à l’université Paris 3, les 16, 17 et 18 juin 2016 avec le concours du GREAC de Paris X)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Or, trésor, dette. Les valeurs dans l'Espagne des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Tropé, Philippe Rabaté, Pierre Civil, Jun 2016, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola au tournant du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mépris de la cour (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Le langage érotique dans quelques intermèdes espagnols des XVIe-XVIIe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Sexe et sexualité: de la pratique sociale à la représentation littéraire » (org. : Olinda Kleiman, université Paris 3), Colloque international des 19 et 20 mai 2017, Université Paris 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pureté de sang et exercice de la médecine dans l'Espagne des XVe -XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sang bleu et sang noble, pureté et impureté: l'identité définie par le sang ?" dans le cadre du programme de recherche Le sang: représentations symboliques, scientifiques et sociales dans l'Europe moderne (France, Italie, Espagne, XVe-XVIIIe s.); organisatrices : Elisabeth Belmas &amp; Corinne Fiorato-Lucas].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisatrices : Elisabeth Belmas &amp; Corinne Fiorato-Lucas, Jun 2017, PARIS, Maison des Sciences de l'Homme Paris-Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710393v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01720607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les controverses autour de la saignée dans l'Espagne des XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -2224,1172 +2224,1172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El premio de las letras, por el rey don Felipe el Segundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Reichenberger, Ediciones críticas 239 (239), pp.192, 2024, Teatro del Siglo de Oro, Eva Reichenberger, 978-3-967280-73-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius. , 2024, EMOTEM, Hélène Tropé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04619015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pech-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Orbis Tertius. , 2024, EMOTEM, Hélène Tropé</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Edition Reichenberger, Ediciones críticas 239 (239), pp.192, 2024, Teatro del Siglo de Oro, Eva Reichenberger, 978-3-967280-73-9</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui nous délivrera du grand Alexandre le Grand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Costanza Jori</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pech-Pelletier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d’or,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or, trésor, dette. Les Valeurs dans l’Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé, avec le concours de Philippe Rabaté et de Pierre Civil. Orbis Tertius, 474 p. 2017, 978-2-36783-093-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de &amp;quot;Don Quichotte&amp;quot; de Miguel de Cervantès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rabaté et Hélène Tropé [éds.]. Presses de la Sorbonne Nouvelles, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2015, Pierre Civil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'opposer dans l'Espagne des XVIe et XVIIe siècles. Perspectives historiques et représentations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2014, Pierre Civil, 978-2-87854-630-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Hélène Tropé, avec le concours de Philippe Rabaté et de Pierre Civil. Orbis Tertius, 474 p. 2017, 978-2-36783-093-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folie et littérature dans l'Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 287 p., 2014, 978-2-336-00721-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Philippe Rabaté et Hélène Tropé [éds.]. Presses de la Sorbonne Nouvelles, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2015, Pierre Civil</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folclore y leyendas en la península ibérica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Tausiet y Hélène Tropé. Consejo Superior de Investigaciones Científicas, Colección « Biblioteca de Dialectología y Tradiciones Populares », pp.338 P;, 2014, Carmen Ortiz García, 978-84-00-09796-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">édition critique de Los locos de Valencia de Lope de VEGA CARPIO, (seconde édition, revue et corrigée) et traduction intégrale du texte en français: site ARTELOPE, Universidad de Valencia, 2014:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Joan OLEZA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581666v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-01581071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies d'écrivains, vies d'artistes (Espagne, France, Italie XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -4150,77 +4150,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue au spectacle du sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4402,173 +4402,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El castigo sin venganza de Lope de Vega: la leyenda de Fedra 'escrita al estilo español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María TAUSIET &amp; Hélène TROPÉ [éds.],. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Folclore y leyendas en la península ibérica. En torno a la obra de François Delpech, Madrid, C.S.I.C., Colección « Biblioteca de Dialectología y Tradiciones Populares », 2014, p. 267-287.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.S.I.C., Colección « Biblioteca de Dialectología y Tradiciones Populares », pp.267-287, 2014, 9788400097967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Vida de Quevedo, par Pablo Antonio de Tarsia (1663) Auteur: Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo RESIDORI, Hélène TROPÉ, Danielle BOILLET et Marie-Madeleine FRAGONARD [éds.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d'écrivains, vies d'artistes (Espagne, France, Italie XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.263-277., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583193v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01583831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gitans dans le royaume de Valence aux XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -4694,620 +4694,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Couderc, Christophe and Tropé, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles) : circulation des modèles et renouvellement des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSN, pp.7-18, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“La ironía en el castigo sin venganza, de Lope de Vega, y el médico de su honra, de Calderón de la Barca”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe COUDERC et Hélène TROPÉ [éds.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles). Circulation des modèles et renouvellement des formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.206-216, 2013, 978-2-87854-611-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de l'Autre dans Bruegel, le moulin et la croix » de Lech Majewski (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autre et ses représentations au cinéma. Idéologies et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.138-165, 2013, 978-2-343-02149-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Couderc, Christophe and Tropé, Hélène. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Teatro y locura en Los locos de Valencia de Lope de Vega Carpio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azaustre Galiana, Antonio; Fernández Mosquera, Santiago </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles) : circulation des modèles et renouvellement des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSN, pp.7-18, 2013</w:t>
+              <w:t xml:space="preserve">Compostella aurea. Actas del VIII Congreso de la Asociación internacional Siglo de Oro (AISO) [Santiago de Compostela, Universidad de Santiago de Compostela, 7-11 de julio de 2008]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Servizo de Publicacións e Intercambio Científico, Universidade de Santiago de Compostela, pp.1385-1391, 2011, 978-84-9887-652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Irene Romera Pintor, Josep Lluís Sirera, eds. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romera Pintor, Irene, Sirera, Josep Lluis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Colección Parnaseo ; 16, Universidad de Valencia, Publicaciones de la Universidad de Valencia, p. 305-336, 2011, 9788437082325</w:t>
+              <w:t xml:space="preserve">, Publicaciones de la Universidad de Valencia, pp.305-336, 2011, La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Romera Pintor, Irene, Sirera, Josep Lluis. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irene Romera Pintor, Josep Lluís Sirera, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publicaciones de la Universidad de Valencia, pp.305-336, 2011, La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
+              <w:t xml:space="preserve">, Colección Parnaseo ; 16, Universidad de Valencia, Publicaciones de la Universidad de Valencia, p. 305-336, 2011, 9788437082325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Azaustre Galiana, Antonio; Fernández Mosquera, Santiago </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Valimiento y mecenazgo. Los artistas y los escritores ante el duque de Lerma, valido de Felipe III (1598-1621) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compostella aurea. Actas del VIII Congreso de la Asociación internacional Siglo de Oro (AISO) [Santiago de Compostela, Universidad de Santiago de Compostela, 7-11 de julio de 2008]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Servizo de Publicacións e Intercambio Científico, Universidade de Santiago de Compostela, pp.1385-1391, 2011, 978-84-9887-652-9</w:t>
+              <w:t xml:space="preserve">La représentation du favori dans l’Espagne de Philippe III et de Philippe IV.Paris, ", 2010, p. 131-180.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles" (CRES-LECEMO), p. 131-180., 2010, 978-2-87854-498-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à : La représentation du favori dans l'Espagne de Philippe III et de Philippe IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation du favori dans l'Espagne de Philippe III et de Philippe IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, col. "Travaux du CRES", p. 7-15, 2010, 978-2-87854-498-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584886v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01584888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Mystère médiéval de saint Christophe, passeur de gué, dans la Fête-Dieu de Valence (Espagne) »</w:t>
               </w:r>
@@ -5713,242 +5713,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, «Poder real, locura y sociedad: la concepción de los locos en los privilegios fundacionales otorgados al Hospital de Inocentes de Valencia por los monarcas aragoneses (1409-1427)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas del XV Congreso de Historia de la Corona de Aragón (Jaca, 20-25 de sept. 1993)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tomo I y volumen 5, Diputación General de Aragón, Departamento de Educación y Cultura, pp.307-318, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«La formation des orphelins au Collège Saint-Vincent-Ferrier de Valence aux XVIe-XVIIe siècles»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Redondo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de l’enfant dans l'Espagne des XVIe-XVIIe siècles (Actes du Colloque International, Sorbonne-Collège d'Espagne, octobre 1995, A. Redondo, ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. XI des Travaux du CRES, Publications de la Sorbonne Nouvelle, p. 215-230, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Les relations entre hommes et femmes dans l'univers hospitalier valencien de la folie des XVe-XVIIe siècles»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Redondo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations entre hommes et femmes dans l'Espagne des XVIe-XVIIe siècles (A. Redondo, ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. IX, Publications de la Sorbonne, col. «Travaux du CRES », p. 105-116, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584760v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01584764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Folie et Inquisition à Valence (1580-1699)»</w:t>
               </w:r>
@@ -6499,213 +6499,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, «La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola au tournant du XVIe siècle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Les mots du rire dans les théâtres espagnols et français des XVIe et XVIIe siècles» (communication au Colloque International &amp;quot;Les mots et les choses du théâtre (France, Italie, Espagne, XVIe-XVIIe siècles), organisé dans le cadre du projet ANR &amp;quot;Les idées du théâtre&amp;quot;, Chambéry-Grenoble, 8, 9 et 10 juillet 2015), à paraître dans Le théâtre au miroir des langues (Genève, Droz).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Seré tuya sin más circunloquios. Le langage érotique dans quelques intermèdes espagnols des XVIe-XVIIe siècles» [communication au Colloque Sexe et sexualité : de la pratique sociale à la représentation littéraire organisé à l'université Paris 3 par le CREPAL – Centre de Recherches sur les Pays Lusophones (organisatrice : Olinda Kleiman), 19 et 20 mai 2017].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584738v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01584737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6875,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A32531BE"/>
+    <w:nsid w:val="678FB8BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-trope" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1294-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035085754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066396125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bib.cervantesvirtual.com/FichaObra.html?Ref=44266)." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01591098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-trope" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1294-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035085754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066396125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bib.cervantesvirtual.com/FichaObra.html?Ref=44266)." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01591098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>