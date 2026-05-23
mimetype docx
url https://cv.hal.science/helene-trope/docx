--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1640,165 +1640,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola au tournant du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mépris de la cour (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, « Présence, fonction et sens de l'argent dans Don Quichotte » [communication au Colloque International du &amp;quot;Centre de Recherches sur l'Espagne des XVIe et XVIIe siècles&amp;quot; (CRES-LECEMO-Paris 3)], organisé à l’université Paris 3, les 16, 17 et 18 juin 2016 avec le concours du GREAC de Paris X)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Or, trésor, dette. Les valeurs dans l'Espagne des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Tropé, Philippe Rabaté, Pierre Civil, Jun 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01720607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Le langage érotique dans quelques intermèdes espagnols des XVIe-XVIIe siècles »</w:t>
               </w:r>
@@ -2190,1943 +2190,2053 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (25)</w:t>
+        <w:t xml:space="preserve">Ouvrages (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gagner ou fuir l’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, "Monde hispanophone", 9782379061592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius. , 2024, EMOTEM, Hélène Tropé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El premio de las letras, por el rey don Felipe el Segundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Reichenberger, Ediciones críticas 239 (239), pp.192, 2024, Teatro del Siglo de Oro, Eva Reichenberger, 978-3-967280-73-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pech-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui nous délivrera du grand Alexandre le Grand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIIe siècles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Jori</w:t>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d’or,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Orbis Tertius. , 2024, EMOTEM, Hélène Tropé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619015v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Costanza Jori</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or, trésor, dette. Les Valeurs dans l’Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé, avec le concours de Philippe Rabaté et de Pierre Civil. Orbis Tertius, 474 p. 2017, 978-2-36783-093-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de &amp;quot;Don Quichotte&amp;quot; de Miguel de Cervantès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rabaté et Hélène Tropé [éds.]. Presses de la Sorbonne Nouvelles, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2015, Pierre Civil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'opposer dans l'Espagne des XVIe et XVIIe siècles. Perspectives historiques et représentations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2014, Pierre Civil, 978-2-87854-630-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folie et littérature dans l'Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 287 p., 2014, 978-2-336-00721-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folclore y leyendas en la península ibérica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Tausiet y Hélène Tropé. Consejo Superior de Investigaciones Científicas, Colección « Biblioteca de Dialectología y Tradiciones Populares », pp.338 P;, 2014, Carmen Ortiz García, 978-84-00-09796-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">édition critique de Los locos de Valencia de Lope de VEGA CARPIO, (seconde édition, revue et corrigée) et traduction intégrale du texte en français: site ARTELOPE, Universidad de Valencia, 2014:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Joan OLEZA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies d'écrivains, vies d'artistes (Espagne, France, Italie XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matteo RESIDORI, Hélène TROPÉ, Danielle BOILLET et Marie-Madeleine FRAGONARD [éds.]. Presses de la Sorbonne Nouvelle, 346 p., 2014, 978-2-87854-624-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies d’écrivains, vies d’artistes dans l’Europe moderne (Espagne, France, Italie, XV-XVIII siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pech-Pelletier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2023, EMOTEM (Europe Méditerranéenne Occidentale des Temps Modernes), Hélène Tropé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Boillet,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Fragonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 978-2-87854-624-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles) : circulation des modèles et renouvellement des formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
+              <w:t xml:space="preserve">Couderc, Christophe and Tropé, Hélène. PSN, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles). Circulation des modèles et renouvellement des formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe COUDERC et Hélène TROPÉ [éds.]. Presses de la Sorbonne Nouvelle, 2013, 978-2-87854-611-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...95 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire des vies (Espagne, France, Italie XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Boillet, Marie-Madeleine Fragonard, Hélène Tropé. Presses de la Sorbonne Nouvelle, 196 p., 2012, 978-2-87854-578-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Orden de Montesa: estudio de las rentas de la bailía de Cervera: 1587-1623.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblioteca Cervantes virtual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du favori dans l’Espagne de Phlippe III et Philippe IV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2010, Pierre Civil, 978-2-87854-498-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hélène Tropé, avec le concours de Philippe Rabaté et de Pierre Civil. Orbis Tertius, 474 p. 2017, 978-2-36783-093-3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, La formación de los niños huérfanos en Valencia (siglos XV al XVII). El caso del Colegio Imperial San Vicente Ferrer de Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edicep, 2007, 411 p. 2007, 9788470509438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Philippe Rabaté et Hélène Tropé [éds.]. Presses de la Sorbonne Nouvelles, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2015, Pierre Civil</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOPE DE VEGA, Los locos de Valencia, edicion de Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. Castalia, 275, 352 p., 2003, Clásicos castellanos, Don Alonso Zamora Vicente, 84-9740-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hélène Tropé. Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles", 2014, Pierre Civil, 978-2-87854-630-9</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, La formation des orphelins à Valence: le cas du Collège Impérial Saint-Vincent-Ferrier de Valence (XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, Presses de la Sorbonne Nouvelle, Collection «Textes et documents du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles (CRES)», 416 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 287 p., 2014, 978-2-336-00721-2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, Locura y sociedad en la Valencia de los siglos XV la XVII: los locos del Hospital de los Inocentes (1409-1512) y del Hospital General (1512-1699)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diputación de Valencia, Centre d'Estudis d'História Local, 433 p., 1994, 84-7795-970-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...866 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4136,1886 +4246,1886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue au spectacle du sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Belmas; Costanza Jori; Corinne-Lucas-Fiorato; Sarah Pech; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La représentation des pauvres dans la peinture espagnole des XVIe et XVIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Torres et Hélène Rabey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pauvres et pauvreté en Europe à l'époque moderne : XVIe-XVIIIe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.315-333, 2016, 978-2-8124-3488-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Quichotte de Cervantès (1605-1615) au miroir de Palmerin d'Angleterre de Francisco de Moraes (Tolède, 1547-1548)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Rabaté et Hélène Tropé [éds.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de "Don Quichotte" de Miguel de Cervantès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles" (CRES-LECEMO), 2015, 978-2-87854-666-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El castigo sin venganza de Lope de Vega: la leyenda de Fedra 'escrita al estilo español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María TAUSIET &amp; Hélène TROPÉ [éds.],. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Folclore y leyendas en la península ibérica. En torno a la obra de François Delpech, Madrid, C.S.I.C., Colección « Biblioteca de Dialectología y Tradiciones Populares », 2014, p. 267-287.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C.S.I.C., Colección « Biblioteca de Dialectología y Tradiciones Populares », pp.267-287, 2014, 9788400097967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vida de Quevedo, par Pablo Antonio de Tarsia (1663) Auteur: Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo RESIDORI, Hélène TROPÉ, Danielle BOILLET et Marie-Madeleine FRAGONARD [éds.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d'écrivains, vies d'artistes (Espagne, France, Italie XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.263-277., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gitans dans le royaume de Valence aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités ethniques et religieuses (XVe-XXIe siècles). La voie étroite de l'intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.119-153, 2014, 978-2-35692-110-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sueño alegórico sobre la locura en la España del siglo XVII. La Casa de los locos de amor de Antonio Ortiz de Melgarejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Tausiet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alegorías. Imagen y discurso en la España Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSIC, col. “De acá y de allá. Fuentes etnográficas”, pp.47-56, 2014, 9788400098063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La ironía en el castigo sin venganza, de Lope de Vega, y el médico de su honra, de Calderón de la Barca”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe COUDERC et Hélène TROPÉ [éds.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles). Circulation des modèles et renouvellement des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.206-216, 2013, 978-2-87854-611-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image de l'Autre dans Bruegel, le moulin et la croix » de Lech Majewski (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autre et ses représentations au cinéma. Idéologies et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.138-165, 2013, 978-2-343-02149-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Couderc, Christophe and Tropé, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie espagnole et son contexte européen (XVIe-XVIIe siècles) : circulation des modèles et renouvellement des formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSN, pp.7-18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Teatro y locura en Los locos de Valencia de Lope de Vega Carpio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azaustre Galiana, Antonio; Fernández Mosquera, Santiago </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostella aurea. Actas del VIII Congreso de la Asociación internacional Siglo de Oro (AISO) [Santiago de Compostela, Universidad de Santiago de Compostela, 7-11 de julio de 2008]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Servizo de Publicacións e Intercambio Científico, Universidade de Santiago de Compostela, pp.1385-1391, 2011, 978-84-9887-652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romera Pintor, Irene, Sirera, Josep Lluis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones de la Universidad de Valencia, pp.305-336, 2011, La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La figura de la romana Lucrecia en la Farsa de Lucrecia. Tragedia de la castidad de Lucrecia de Juan Pastor (primera mitad del siglo XVI) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irene Romera Pintor, Josep Lluís Sirera, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer: de los bastidores al proscenio en el teatro del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colección Parnaseo ; 16, Universidad de Valencia, Publicaciones de la Universidad de Valencia, p. 305-336, 2011, 9788437082325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à : La représentation du favori dans l'Espagne de Philippe III et de Philippe IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation du favori dans l'Espagne de Philippe III et de Philippe IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, col. "Travaux du CRES", p. 7-15, 2010, 978-2-87854-498-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Valimiento y mecenazgo. Los artistas y los escritores ante el duque de Lerma, valido de Felipe III (1598-1621) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation du favori dans l’Espagne de Philippe III et de Philippe IV.Paris, ", 2010, p. 131-180.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, col. "Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles" (CRES-LECEMO), p. 131-180., 2010, 978-2-87854-498-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Mystère médiéval de saint Christophe, passeur de gué, dans la Fête-Dieu de Valence (Espagne) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Felpech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imaginaire des espaces aquatiques en Espagne et au Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, Col. « Travaux du CRES », p. 47-62, 2009, 9782878544411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del Hospital de los Inocentes (1409-1512) a la Casa de los locos del Hospital General (1512-1699)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El manicomio de Valencia del siglo XV al XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delegación de Cultura, Servicio de Publicaciones, Ajuntament de Valencia, colección « Científicos valencianos », n° 8, p. 13-117., 2006, 848484174X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, « Desfiles de locos en dos obras de Lope de Vega: Los locos de Valencia y El peregrino en su patria »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lerner, Isaías; Nival, Robert; Alonso, Alejandro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del XIV Congreso de la Asociación Internacional de Hispanistas [Nueva York, 16-21, Julio, 2001], edición de Isaías Lerner, Robert Nival y Alejandro Alonso, Newark, Delaware, Juan de la Cuesta, col. « Hispanic Monographs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. II, Juán de la Cuesta, p. 555-564, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, « Los ‘Hospitales de locos’ en la literatura española del siglo XVII. La representación alegórico-moral de la Casa de los locos de amor atribuida a Quevedo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Luisa Lobato, Francisco Domínguez Matito. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoria de la palabra. Actas del VI Congreso de la Asociación internacional Siglo de Oro (AISO) [Burgos, Universidad de Burgos, 15-19 de julio de 2002], vol. II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Iberoamericana / Vervuert, p. 1785-1793, 2002, 3-89354-619-7 (Vervuet). - ISBN 84-8489-093-7 (ed. complète). ISBN 84-8489-133-X (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fêtes et représentations des marginaux à Valence aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, pouvoir et société en Espagne aux XVIe et XVIIe siècles. Hommage du CRES au Professeur Augustin Redondo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, Presses de la Sorbonne Nouvelle, p. 347-363, 2001, ISBN 2-85944-452-1 (Publications de la Sorbonne). - ISBN 2-87854-244-4 (PSN)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Locura y sociedad en la Valencia de los siglos XV al XVII: los locos del Hospital de los Inocentes (1409-1512) y del Hospital General (1512-1699)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La locura y sus instituciones (Actas de las II Jornadas de Historia de la Psiquiatría. Homenaje al Dr. Vicente Peset Llorca, Valencia, 9 y 10 de mayo de 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diputación de Valencia, 1997. pp.141-154, 1997, 847795125X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«La formation des orphelins au Collège Saint-Vincent-Ferrier de Valence aux XVIe-XVIIe siècles»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Redondo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation de l’enfant dans l'Espagne des XVIe-XVIIe siècles (Actes du Colloque International, Sorbonne-Collège d'Espagne, octobre 1995, A. Redondo, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. XI des Travaux du CRES, Publications de la Sorbonne Nouvelle, p. 215-230, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, «Les relations entre hommes et femmes dans l'univers hospitalier valencien de la folie des XVe-XVIIe siècles»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Redondo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations entre hommes et femmes dans l'Espagne des XVIe-XVIIe siècles (A. Redondo, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. IX, Publications de la Sorbonne, col. «Travaux du CRES », p. 105-116, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Poder real, locura y sociedad: la concepción de los locos en los privilegios fundacionales otorgados al Hospital de Inocentes de Valencia por los monarcas aragoneses (1409-1427)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del XV Congreso de Historia de la Corona de Aragón (Jaca, 20-25 de sept. 1993)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tomo I y volumen 5, Diputación General de Aragón, Departamento de Educación y Cultura, pp.307-318, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «Folie et Inquisition à Valence (1580-1699)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montserrat Prudhon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Pierre Vilar / Association Française des Catalanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Hispaniques - Association Française des Catalanistes, pp.171-185, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6025,401 +6135,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIRE AUX ÉCLATS À L’ÉPOQUE MODERNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña del libro de Ignacio ARELLANO, El Ingenio de Lope de Vega. Escolios a las &amp;quot;Rimas humanas y divinas del licenciado Tomé Burguillos&amp;quot; (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition critique, traduction et commentaire de la dédicace à Gregorio López Madera de la comedia La Arcadia, in Trezena parte de las comedias de Lope de Vega Carpio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, http://www.idt.paris-sorbonne.fr/notice.php?id=432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition critique, traduction et commentaire de la Dédicace au poète Baltasar de Medinilla de Santiago el verde, in Trezena parte de las comedias de Lope de Vega Carpio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition critique, commentaire et traduction du Prologue de: Trezena parte de las comedias de Lope de Vega Carpio ... Dirigidas, cada vna de por si, a diferentes personas Madrid : Por la Viuda de Alonso Martin. A costa de Alonso Pérez mercader de libros 1620.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition critique, traduction et commentaire de la Dédicace à Simon Chauvel de Los locos de Valencia, in Trezena parte de las comedias de Lope de Vega Carpio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6429,385 +6539,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pureté de sang et exercice de la médecine dans l'Espagne des XV e -XVIII e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, «Les mots du rire dans les théâtres espagnols et français des XVIe et XVIIe siècles» (communication au Colloque International &amp;quot;Les mots et les choses du théâtre (France, Italie, Espagne, XVIe-XVIIe siècles), organisé dans le cadre du projet ANR &amp;quot;Les idées du théâtre&amp;quot;, Chambéry-Grenoble, 8, 9 et 10 juillet 2015), à paraître dans Le théâtre au miroir des langues (Genève, Droz).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène TROPÉ, «Seré tuya sin más circunloquios. Le langage érotique dans quelques intermèdes espagnols des XVIe-XVIIe siècles» [communication au Colloque Sexe et sexualité : de la pratique sociale à la représentation littéraire organisé à l'université Paris 3 par le CREPAL – Centre de Recherches sur les Pays Lusophones (organisatrice : Olinda Kleiman), 19 et 20 mai 2017].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène TROPÉ, «La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola au tournant du XVIe siècle»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584737v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01584738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIGURES DE LA MARGINALITÉ DANS L'ESPAGNE DES XV e -XVII e SIÈCLES : LES FOUS ET LES ORPHELINS A VALENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Sorbonne Nouvelle - Paris 3, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01591098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6875,51 +6985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="678FB8BD"/>
+    <w:nsid w:val="24791065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-trope" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1294-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035085754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066396125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bib.cervantesvirtual.com/FichaObra.html?Ref=44266)." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01591098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-trope" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1294-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035085754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066396125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01710423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/gagner-ou-fuir-lespagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/libre-acces/249-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes-pdf.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bib.cervantesvirtual.com/FichaObra.html?Ref=44266)." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01583173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01584737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01591098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>