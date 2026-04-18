--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -599,278 +599,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rebuild the Evidence-Base–reading of cholinesterase inhibitors’ effect on all-cause mortality in patients with dementia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Laforest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111396⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958323v1</w:t>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">A Rebuild the Evidence-Base–reading of cholinesterase inhibitors’ effect on all-cause mortality in patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.111396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What competencies are needed to develop collaboration between general practitioners and pharmacists through initial interprofessional training? An analysis of training needs through a qualitative occupational didactic approach</w:t>
               </w:r>
@@ -1107,103 +1107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -6749,51 +6749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CED002B"/>
+    <w:nsid w:val="6DA3A5A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vaillant-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3384-0335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119990458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683251382260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-024-03716-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05857-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balandreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.190.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03829199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafarge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02180-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Trefond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01725-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981211053247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montalvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rannou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2021.0168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;fond J&#233;romine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.180.58" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abellana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gril Jevsek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radost Assenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudrej" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tawil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.09.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine B&#339;uf-Gibot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kerroum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-03018-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudrej" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2020.1844387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02452327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02793-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-02617-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arpajou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2601-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01937215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2947-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Perault-Pochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2416-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01824266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gibot-Boeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/CP203203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178358" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Tudrej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NLJ316-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmw095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vorilhon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaillant Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llorca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXCBVT8X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Maneval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04933430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04932840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vaillant-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3384-0335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119990458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683251382260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-024-03716-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05857-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balandreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.190.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03829199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafarge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02180-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Trefond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01725-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981211053247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montalvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rannou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2021.0168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;fond J&#233;romine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.180.58" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abellana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gril Jevsek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radost Assenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudrej" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tawil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.09.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine B&#339;uf-Gibot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kerroum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-03018-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudrej" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2020.1844387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02452327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02793-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-02617-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arpajou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2601-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01937215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2947-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Perault-Pochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2416-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01824266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gibot-Boeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/CP203203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178358" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Tudrej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NLJ316-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmw095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vorilhon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaillant Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llorca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXCBVT8X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Maneval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04933430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04932840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>