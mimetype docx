--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -1235,425 +1235,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Richard</w:t>
+                <w:t xml:space="preserve">Projet Rebuild the Evidence Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Trefond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (190), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.190.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880417v1</w:t>
+                <w:t xml:space="preserve">hal-04009951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Rebuild the Evidence Base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie B Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.190.81⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (6), pp.733--741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04009951v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mariotti</w:t>
+                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+                <w:t xml:space="preserve">Guillaume Balandreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (6), pp.733--741. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04382594v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project Rebuild the Evidence Base (REB): a method to interpret randomised clinical trials and their meta-analysis to present solid benefit-risk assessments to patients</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (4), pp.353-365. </w:t>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéromine Trefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (179), pp.4-10. </w:t>
@@ -2303,961 +2303,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking about premature ejaculation in primary care: the GET UP cluster randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Home blood pressure monitoring and drug self-titration in hypertension: patients' and general practitioners' perceptions. AMTITEA qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barais</w:t>
+                <w:t xml:space="preserve">Tréfond Jéromine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/BJGPO.2021.0168⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.180.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958421v1</w:t>
+                <w:t xml:space="preserve">hal-03750311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balandreaud</w:t>
+                <w:t xml:space="preserve">Talking about premature ejaculation in primary care: the GET UP cluster randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.BJGPO.2021.0168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/BJGPO.2021.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703188v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home blood pressure monitoring and drug self-titration in hypertension: patients' and general practitioners' perceptions. AMTITEA qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tréfond Jéromine</w:t>
+                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Balandreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.180.58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03750311v1</w:t>
+                <w:t xml:space="preserve">hal-03703188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk stratification in heart failure decompensation in the community: HEFESTOS score</w:t>
+                <w:t xml:space="preserve">Quality of evidence of the efficacy of therapeutic interventions on patient-important outcomes in Cochrane's systematic reviews’ abstracts: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José‐maría Verdu-Rotellar</w:t>
+                <w:t xml:space="preserve">Christine Maynié-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Abellana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+                <w:t xml:space="preserve">Benoît Tudrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Gril Jevsek</w:t>
+                <w:t xml:space="preserve">Elodie Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radost Assenova</w:t>
+                <w:t xml:space="preserve">Florian Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13707⟩</w:t>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (5), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958431v1</w:t>
+                <w:t xml:space="preserve">hal-02978547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of evidence of the efficacy of therapeutic interventions on patient-important outcomes in Cochrane's systematic reviews’ abstracts: A survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk stratification in heart failure decompensation in the community: HEFESTOS score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tudrej</w:t>
+                <w:t xml:space="preserve">José‐maría Verdu-Rotellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Tawil</w:t>
+                <w:t xml:space="preserve">Rosa Abellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Naudet</w:t>
+                <w:t xml:space="preserve">Lea Gril Jevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huas</w:t>
+                <w:t xml:space="preserve">Radost Assenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (5), pp.403-408. </w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.606-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978547v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and adverse effects of ACE inhibitors in patients with heart failure with reduced ejection fraction: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Validity of the Good Practice Guidelines: The example of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Bœuf-Gibot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Benoit Tudrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Imbert</w:t>
+                <w:t xml:space="preserve">Delphine Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kerroum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Menini</w:t>
+                <w:t xml:space="preserve">Nemat Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (3), pp.321-329. </w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.108459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-020-03018-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2020.108459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978511v1</w:t>
+                <w:t xml:space="preserve">hal-02961684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Good Practice Guidelines: The example of type 2 diabetes</w:t>
+                <w:t xml:space="preserve">Benefits and adverse effects of ACE inhibitors in patients with heart failure with reduced ejection fraction: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tudrej</w:t>
+                <w:t xml:space="preserve">Sylvaine Bœuf-Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Favard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Pouchain</w:t>
+                <w:t xml:space="preserve">Jérémy Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemat Jaafari</w:t>
+                <w:t xml:space="preserve">Hanna Kerroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.108459. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.321-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2020.108459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00228-020-03018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961684v1</w:t>
+                <w:t xml:space="preserve">hal-02978511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitating factors of heart failure decompensation, short-term morbidity and mortality in patients attended in primary care</w:t>
               </w:r>
@@ -3269,77 +3269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Verdu-Rotellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Gril Jevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radost Assenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (4), pp.1-8. </w:t>
@@ -3537,51 +3537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vanderkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vitamin C for the prevention and treatment of upper respiratory tract infection. A meta-analysis in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arpajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), pp.303-311. </w:t>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premature ejaculation in primary care: communication strategies versus usual care for male patients consulting for a sexual, urogenital or psychological reason – GET UP: study protocol for a cluster randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Derriennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.622. </w:t>
@@ -4060,51 +4060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are patients with heart failure treated in primary care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Gibot-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,295 +4175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Randomized blinded trial of standardized written patient information before total knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Eschalier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Family Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0178358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691050v1</w:t>
+                <w:t xml:space="preserve">hal-01685445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized blinded trial of standardized written patient information before total knee arthroplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Eschalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0178358. </w:t>
+              <w:t xml:space="preserve">Annals of Family Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685445v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of DPP-4 inhibitors in patients with type 2 diabetes: Meta-analysis of placebo-controlled randomized clinical trials</w:t>
               </w:r>
@@ -4755,77 +4755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t>
@@ -4997,103 +4997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of qualitative studies centred on patients in family practice: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Eschalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (6), pp.580 - 587. </w:t>
@@ -5291,64 +5291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,64 +5693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA3A5A1"/>
+    <w:nsid w:val="3CCDB6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vaillant-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3384-0335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119990458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683251382260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-024-03716-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05857-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balandreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.190.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03829199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafarge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02180-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Trefond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01725-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981211053247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montalvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rannou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2021.0168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;fond J&#233;romine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.180.58" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abellana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gril Jevsek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radost Assenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudrej" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tawil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.09.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine B&#339;uf-Gibot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kerroum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-03018-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudrej" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2020.1844387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02452327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02793-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-02617-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arpajou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2601-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01937215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2947-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Perault-Pochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2416-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01824266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gibot-Boeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/CP203203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178358" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Tudrej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NLJ316-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmw095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vorilhon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaillant Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llorca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXCBVT8X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Maneval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04933430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04932840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vaillant-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3384-0335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119990458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683251382260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-024-03716-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05857-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.190.81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balandreaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03829199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafarge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02180-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Trefond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01725-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981211053247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;fond J&#233;romine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.180.58" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montalvo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rannou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2021.0168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudrej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tawil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.09.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abellana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gril Jevsek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radost Assenova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudrej" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine B&#339;uf-Gibot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Imbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kerroum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-03018-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2020.1844387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02452327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02793-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-02617-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arpajou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2601-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01937215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2947-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Perault-Pochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2416-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01824266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gibot-Boeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/CP203203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178358" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Tudrej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NLJ316-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmw095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vorilhon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaillant Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llorca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXCBVT8X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Maneval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04933430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04932840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>