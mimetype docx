--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -599,278 +599,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rebuild the Evidence-Base–reading of cholinesterase inhibitors’ effect on all-cause mortality in patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.111396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+                <w:t xml:space="preserve">hal-04958323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rebuild the Evidence-Base–reading of cholinesterase inhibitors’ effect on all-cause mortality in patients with dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Blanchard</w:t>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Laforest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 172, pp.111396. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958323v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What competencies are needed to develop collaboration between general practitioners and pharmacists through initial interprofessional training? An analysis of training needs through a qualitative occupational didactic approach</w:t>
               </w:r>
@@ -1107,103 +1107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -1235,425 +1235,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Rebuild the Evidence Base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balandreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.190.81⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009951v1</w:t>
+                <w:t xml:space="preserve">hal-04880417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie B Richard</w:t>
+                <w:t xml:space="preserve">Projet Rebuild the Evidence Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mariotti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (190), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.190.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04382594v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Richard</w:t>
+                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie B Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Trefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balandreaud</w:t>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (1), pp.55-60. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (6), pp.733--741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04880417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project Rebuild the Evidence Base (REB): a method to interpret randomised clinical trials and their meta-analysis to present solid benefit-risk assessments to patients</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (4), pp.353-365. </w:t>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,2569 +1901,2569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home blood pressure monitoring and adherence in patients with hypertension on primary prevention treatment: a survey of 1026 patients in general medicine in the Auvergne region</w:t>
+                <w:t xml:space="preserve">Home blood pressure monitoring and drug self-titration in hypertension: patients' and general practitioners' perceptions. AMTITEA qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéromine Trefond</w:t>
+                <w:t xml:space="preserve">Tréfond Jéromine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hermet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Pouchain</w:t>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-022-01725-8⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.180.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958429v1</w:t>
+                <w:t xml:space="preserve">hal-03750311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergences entre patients et médecine généralistes au sujet de l'absence de mesure de la pression artérielle en consultation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jéromine Trefond</w:t>
+                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balandreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.4⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880519v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I Can’t Go Far”: Perceptions and Experiences of Heart Failure Patients Regarding Physical Activity: A Qualitative Study Using Semistructured Face-to-Face Interviews</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Menini</w:t>
+                <w:t xml:space="preserve">Talking about premature ejaculation in primary care: the GET UP cluster randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10901981211053247⟩</w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.BJGPO.2021.0168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/BJGPO.2021.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483147v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home blood pressure monitoring and drug self-titration in hypertension: patients' and general practitioners' perceptions. AMTITEA qualitative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Home blood pressure monitoring and adherence in patients with hypertension on primary prevention treatment: a survey of 1026 patients in general medicine in the Auvergne region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.180.58⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-022-01725-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750311v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking about premature ejaculation in primary care: the GET UP cluster randomised controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rannou</w:t>
+                <w:t xml:space="preserve">Divergences entre patients et médecine généralistes au sujet de l'absence de mesure de la pression artérielle en consultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromine Trefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/BJGPO.2021.0168⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (179), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958421v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ acceptance of less blood pressure measurement in consultation: a cross-sectional study in general practice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“I Can’t Go Far”: Perceptions and Experiences of Heart Failure Patients Regarding Physical Activity: A Qualitative Study Using Semistructured Face-to-Face Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmac059⟩</w:t>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10901981211053247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703188v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of evidence of the efficacy of therapeutic interventions on patient-important outcomes in Cochrane's systematic reviews’ abstracts: A survey</w:t>
+                <w:t xml:space="preserve">Risk stratification in heart failure decompensation in the community: HEFESTOS score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Maynié-François</w:t>
+                <w:t xml:space="preserve">José‐maría Verdu-Rotellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tudrej</w:t>
+                <w:t xml:space="preserve">Rosa Abellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Tawil</w:t>
+                <w:t xml:space="preserve">Lea Gril Jevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Naudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Huas</w:t>
+                <w:t xml:space="preserve">Radost Assenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.09.004⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.606-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978547v1</w:t>
+                <w:t xml:space="preserve">hal-04958431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk stratification in heart failure decompensation in the community: HEFESTOS score</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of evidence of the efficacy of therapeutic interventions on patient-important outcomes in Cochrane's systematic reviews’ abstracts: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maynié-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José‐maría Verdu-Rotellar</w:t>
+                <w:t xml:space="preserve">Benoît Tudrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Abellana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+                <w:t xml:space="preserve">Elodie Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Gril Jevsek</w:t>
+                <w:t xml:space="preserve">Florian Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radost Assenova</w:t>
+                <w:t xml:space="preserve">Caroline Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.606-613. </w:t>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (5), pp.403-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958431v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Good Practice Guidelines: The example of type 2 diabetes</w:t>
+                <w:t xml:space="preserve">Precipitating factors of heart failure decompensation, short-term morbidity and mortality in patients attended in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tudrej</w:t>
+                <w:t xml:space="preserve">José María Verdu-Rotellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Favard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nemat Jaafari</w:t>
+                <w:t xml:space="preserve">Helene Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gril Jevsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radost Assenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2020.108459⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02813432.2020.1844387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961684v1</w:t>
+                <w:t xml:space="preserve">hal-03013776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and adverse effects of ACE inhibitors in patients with heart failure with reduced ejection fraction: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bœuf-Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Bœuf-Gibot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Jérémy Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (3), pp.321-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00228-020-03018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitating factors of heart failure decompensation, short-term morbidity and mortality in patients attended in primary care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of the Good Practice Guidelines: The example of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tudrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Verdu-Rotellar</w:t>
+                <w:t xml:space="preserve">Delphine Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Vaillant-Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Radost Assenova</w:t>
+                <w:t xml:space="preserve">Nemat Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (4), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.108459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02813432.2020.1844387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2020.108459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013776v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Efficacy of phloroglucinol for the treatment of pain of gynaecologic or obstetrical origin: a systematic review of literature of randomised controlled trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of acetylleucine in vertigo and dizziness: a systematic review of randomised controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vanderkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 76 (1), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-019-02793-z⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 75 (5), pp.603-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-018-02617-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452327v1</w:t>
+                <w:t xml:space="preserve">hal-01978421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of acetylleucine in vertigo and dizziness: a systematic review of randomised controlled trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Efficacy of phloroglucinol for the treatment of pain of gynaecologic or obstetrical origin: a systematic review of literature of randomised controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vanderkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 75 (5), pp.603-607. </w:t>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-018-02617-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00228-019-02793-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978421v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of vitamin C for the prevention and treatment of upper respiratory tract infection. A meta-analysis in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+                <w:t xml:space="preserve">How are patients with heart failure treated in primary care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Arpajou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
+                <w:t xml:space="preserve">Sylvaine Gibot-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Merlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Romain Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-018-2601-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (8), pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5414/CP203203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978516v1</w:t>
+                <w:t xml:space="preserve">hal-01824266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature ejaculation in primary care: communication strategies versus usual care for male patients consulting for a sexual, urogenital or psychological reason – GET UP: study protocol for a cluster randomised controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Efficacy of vitamin C for the prevention and treatment of upper respiratory tract infection. A meta-analysis in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arpajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-2947-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-018-2601-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937215v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of phloroglucinol for treatment of abdominal pain: a systematic review of literature and meta-analysis of randomised controlled trials versus placebo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+                <w:t xml:space="preserve">Premature ejaculation in primary care: communication strategies versus usual care for male patients consulting for a sexual, urogenital or psychological reason – GET UP: study protocol for a cluster randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Derriennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-018-2416-6⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2947-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823933v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are patients with heart failure treated in primary care?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Eschalier</w:t>
+                <w:t xml:space="preserve">Efficacy of phloroglucinol for treatment of abdominal pain: a systematic review of literature and meta-analysis of randomised controlled trials versus placebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vanderkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dubray</w:t>
+                <w:t xml:space="preserve">Marie-Christine Perault-Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (8), pp.347-357. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.541 - 548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5414/CP203203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00228-018-2416-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824266v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized blinded trial of standardized written patient information before total knee arthroplasty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benedicte Eschalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178358⟩</w:t>
+              <w:t xml:space="preserve">Annals of Family Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685445v1</w:t>
+                <w:t xml:space="preserve">hal-01691050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Randomized blinded trial of standardized written patient information before total knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Eschalier</w:t>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Family Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0178358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691050v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of DPP-4 inhibitors in patients with type 2 diabetes: Meta-analysis of placebo-controlled randomized clinical trials</w:t>
               </w:r>
@@ -4755,77 +4755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Cadwallader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4997,103 +4997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of qualitative studies centred on patients in family practice: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (6), pp.580 - 587. </w:t>
@@ -5291,64 +5291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,64 +5693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CCDB6BC"/>
+    <w:nsid w:val="54E067F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vaillant-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3384-0335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119990458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683251382260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-024-03716-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05857-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.190.81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balandreaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03829199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafarge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02180-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Trefond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01725-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981211053247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;fond J&#233;romine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.180.58" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montalvo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rannou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2021.0168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudrej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tawil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.09.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abellana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gril Jevsek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radost Assenova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudrej" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine B&#339;uf-Gibot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Imbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kerroum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-03018-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2020.1844387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02452327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02793-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-02617-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arpajou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2601-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01937215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2947-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Perault-Pochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2416-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01824266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gibot-Boeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/CP203203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178358" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Tudrej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NLJ316-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmw095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vorilhon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaillant Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llorca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXCBVT8X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Maneval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04933430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04932840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vaillant-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3384-0335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119990458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683251382260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-024-03716-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05857-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balandreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.190.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03829199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafarge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02180-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;fond J&#233;romine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.180.58" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Costa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montalvo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rannou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2021.0168" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Trefond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hermet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01725-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cambon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981211053247" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abellana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gril Jevsek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radost Assenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudrej" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tawil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.09.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Verdu-Rotellar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2020.1844387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine B&#339;uf-Gibot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Imbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kerroum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-03018-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudrej" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108459" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-02617-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02452327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02793-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01824266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gibot-Boeuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/CP203203" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01978516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arpajou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2601-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01937215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2947-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Perault-Pochat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2416-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178358" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Tudrej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NLJ316-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmw095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vorilhon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaillant Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llorca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXCBVT8X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Maneval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04933430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04932840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>