--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -97,1103 +97,1496 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lee/Peter Cushing : l’horreur (c’est mieux) à deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Boissonneau; Gilles Menegaldo; Anne-Marie Paquet-Deyris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Studio Hammer : laboratoire de l’horreur moderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Visage Vert, pp.373-388, 2023, 978-26918061-55-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Serkis et la performance capture : du personnage à la créature, de la persona à l’anima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Damour; Arnaud Duprat; Hélène Valmary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradoxes sur l’acteur numérique. Jeux, corps, personas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.158-171, 2022, 978-2-7535-8383-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillir ou rajeunir : la problématique de l'âge des super-héros en bande dessinée et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre; Sébastien Hubier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les super héros : que sont nos héros devenus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Murmure, pp.203-216, 2021, (Collection U-limit), 978-2-37306-016-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impersonating Fedora&amp;quot;. Évolutions et constantes de la représentation et du jeu de la star hollywoodienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jouer l'actrice. De Katharine Hepburn à Juliette Binoche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Éditions Rue d'Ulm, 2017, (Actes de la recherche à l'ENS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu(x) de jambes. Gary Cooper dans le western et la comédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eve Tilly; Arnaud Duprat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et territoire. Arts et littérature à travers l’Europe et l’Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.15-26, 2014, (Des sociétés), 978-2-7535-3525-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elle n’en sort plus de sa mémoire : Laurent Lafitte de la Comédie-Française et le thriller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Made in France : les genres cinématographiques à l’essai, 36, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Clint Eastwood. L’épreuve du temps, 72, pp.2-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gros plan sur l'amateur (Close-up, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Abbas KIAROSTAMI. Si loin, si proche, 62, pp.88-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du public populaire à l’art de la programmation : les salles de cinéma vues par les Cahiers du cinéma dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiNéMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2-3), pp.135-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1045371ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refoulé(s) du film d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, M. Night Shyamalan. Derrière les images, 61, pp.136-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batman, personnage structurant</w:t>
+                <w:t xml:space="preserve">L’acteur amateur : jouer le je(u)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Christopher Nolan, dédales, 59, pp.78-89</w:t>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Passage à l’amateur. Enjeux politiques et esthétiques d’un autre cinéma, 19, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146635v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acteur amateur : jouer le je(u)</w:t>
+                <w:t xml:space="preserve">Batman, personnage structurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Passage à l’amateur. Enjeux politiques et esthétiques d’un autre cinéma, 19, pp.69-76</w:t>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Christopher Nolan, dédales, 59, pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793085v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salles des Cahiers : les salles de cinéma vues au prisme d’une revue cinéphile dans les années 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La vie des salles de cinéma, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Smith à Schmidt : Hugo Weaving, un visage du Mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le Méchant à l'écran. Les paradoxes de l'indispensable figure du mal, 29.2, [10 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques usages du costume chez les super héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le costume au cinéma, 144, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfants et des monstres. A propos de Super 8 et de quelques films dans l’héritage de Steven Spielberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Jacques Becker, la Patron, 608, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des séries et des films de J.J. Abrams (texte de la personnalité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Séries américaines, 607, pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biopics sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Biopic : de la réalité à la fiction, 139, pp.204-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo l’infiltré. DiCaprio chez Scorsese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le son aujourd'hui, 589, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflet dans un décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tausend Augen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le choc des super-héros : anatomie de la Nouvelle Amérique, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1203,1024 +1596,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Eastwood. L’épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, 168 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bong Joon-ho. Des chimères et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, 168 p., 2021, 979-10-94110-13-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drôles d'endroit pour une rencontre : l'acteur amateur au cinéma et au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 188 p., 2019, 978-2-84133-930-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/doublejeu.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faucon. Le réel émancipé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 144 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Kiarostami : si loin si proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, 125 p., 2018, 979-10-94110-07-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie des salles de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 241 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogies de l'acteur au cinéma. Échos, influences, migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gutleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2), 194 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791391v1</w:t>
-              </w:r>
-[...391 lines deleted...]
-                <w:t xml:space="preserve">hal-04791440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2238,51 +2238,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes de l’acteur numérique. Jeux, corps, personas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duprat de Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Bonvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouveau monde éditions, 488 p., 2015, 978-2-36942-342-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,51 +2925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valmary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045371ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viviani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat de Montero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.47823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valmary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045371ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viviani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat de Montero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.47823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>