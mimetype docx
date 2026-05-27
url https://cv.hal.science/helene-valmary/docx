--- v1 (2026-04-05)
+++ v2 (2026-05-27)
@@ -97,416 +97,699 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les super-héros dans le cinéma hollywoodien contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2026, 979-10-413-0441-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes de l’acteur numérique. Jeux, corps, personas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duprat de Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2022, PUR-cinéma, 978-2-7535-8383-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures des salles obscures. Des exploitants racontent leur siècle de cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau monde éditions, 488 p., 2015, 978-2-36942-342-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lee/Peter Cushing : l’horreur (c’est mieux) à deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Boissonneau; Gilles Menegaldo; Anne-Marie Paquet-Deyris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studio Hammer : laboratoire de l’horreur moderne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Visage Vert, pp.373-388, 2023, 978-26918061-55-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Serkis et la performance capture : du personnage à la créature, de la persona à l’anima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Damour; Arnaud Duprat; Hélène Valmary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes sur l’acteur numérique. Jeux, corps, personas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.158-171, 2022, 978-2-7535-8383-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir ou rajeunir : la problématique de l'âge des super-héros en bande dessinée et au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre; Sébastien Hubier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les super héros : que sont nos héros devenus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Murmure, pp.203-216, 2021, (Collection U-limit), 978-2-37306-016-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impersonating Fedora&amp;quot;. Évolutions et constantes de la représentation et du jeu de la star hollywoodienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouer l'actrice. De Katharine Hepburn à Juliette Binoche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Éditions Rue d'Ulm, 2017, (Actes de la recherche à l'ENS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu(x) de jambes. Gary Cooper dans le western et la comédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve Tilly; Arnaud Duprat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et territoire. Arts et littérature à travers l’Europe et l’Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.15-26, 2014, (Des sociétés), 978-2-7535-3525-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -516,1077 +799,1077 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elle n’en sort plus de sa mémoire : Laurent Lafitte de la Comédie-Française et le thriller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Made in France : les genres cinématographiques à l’essai, 36, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Clint Eastwood. L’épreuve du temps, 72, pp.2-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gros plan sur l'amateur (Close-up, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Abbas KIAROSTAMI. Si loin, si proche, 62, pp.88-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du public populaire à l’art de la programmation : les salles de cinéma vues par les Cahiers du cinéma dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiNéMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2-3), pp.135-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1045371ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refoulé(s) du film d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, M. Night Shyamalan. Derrière les images, 61, pp.136-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur amateur : jouer le je(u)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Passage à l’amateur. Enjeux politiques et esthétiques d’un autre cinéma, 19, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batman, personnage structurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Christopher Nolan, dédales, 59, pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salles des Cahiers : les salles de cinéma vues au prisme d’une revue cinéphile dans les années 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La vie des salles de cinéma, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Smith à Schmidt : Hugo Weaving, un visage du Mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le Méchant à l'écran. Les paradoxes de l'indispensable figure du mal, 29.2, [10 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques usages du costume chez les super héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le costume au cinéma, 144, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfants et des monstres. A propos de Super 8 et de quelques films dans l’héritage de Steven Spielberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Jacques Becker, la Patron, 608, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des séries et des films de J.J. Abrams (texte de la personnalité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Séries américaines, 607, pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biopics sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Biopic : de la réalité à la fiction, 139, pp.204-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo l’infiltré. DiCaprio chez Scorsese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le son aujourd'hui, 589, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflet dans un décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tausend Augen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le choc des super-héros : anatomie de la Nouvelle Amérique, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1596,1081 +1879,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Eastwood. L’épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, 168 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bong Joon-ho. Des chimères et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, 168 p., 2021, 979-10-94110-13-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drôles d'endroit pour une rencontre : l'acteur amateur au cinéma et au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 188 p., 2019, 978-2-84133-930-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/doublejeu.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faucon. Le réel émancipé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 144 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Kiarostami : si loin si proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, 125 p., 2018, 979-10-94110-07-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie des salles de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 241 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogies de l'acteur au cinéma. Échos, influences, migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gutleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2), 194 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791391v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-02146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pul.47823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernier plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cinéma de Bruno Dumont en fragments alphabétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédaction de 117 nouvelles entrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial du Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2680,105 +2755,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drôles d'endroits pour une rencontre : l'acteur amateur au cinéma et au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valmary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2925,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valmary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045371ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viviani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat de Montero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.47823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valmary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat de Montero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045371ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viviani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.47823" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>