--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1653 +66,1748 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier, choisir et animer une démarche groupale. Repères théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denève Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensembll – Le Living Lab comme objet de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensembll - Université Catholique de Lille, Mar 2026, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover en QVCT par le Design Thinking pour le bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérimentations organisationnelles et Bien commun: pratiques, bénéfices, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Ethique et Innovation, Mar 2025, Guingamp, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches du sens du métier chez les professionnel.les de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire. Le « sens du travail » : enjeux psychiques, sociaux et politiques de l’activité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire pour la Sociologie Économique, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback on experiences and interventions from the APSArts network: From tertiary prevention measures towards the appropriation of a culture of health at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quoniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determinants of the Physical, Mental, and Social Health of Professional Orchestra Musicians and Proposals for Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAPCOS, Laboratoire d’Anthropologie et de Psychologie Cliniques, Cognitives et Sociales (UPR 7278), Dec 2023, NICE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir l’appropriation des connaissances en QVT par la recherche-action participative. Une proposition méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La QVcT des professionnels de la santé : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème journée d’Etude du Réseau R2QVT, May 2023, Dijon (Université de Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche QVT et Living lab : résultats d'une expérimentation RAP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche IMPACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSyCOS-ETHICS EA7446, Feb 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche QVT : expérimentation d'un living lab au sein d'une collectivité publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFLUENTHICS-ETHICS (EA7446), Mar 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches Groupales. Théories et Pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DUNOD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, UniversPsy, 978-2-10-084959-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Design Thinking au service de la QVCT : explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la QVCT dans le secteur sanitaire et médico-social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix-en -Provence, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Constitutive Dimensions of the Representation of the Early Childhood Educator’s Profession: Prioritization of Care and Distancing From Management Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05059723v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demarey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours de la Prestation de Service Unique : entre logique de care et logique gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l'AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bruxelles, Université Libre de Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Living lab, une démarche d’innovation au service de la qualité de vie et des conditions de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1118796ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation de la Nouvelle Gestion Publique dans les structures d’accueil du jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°71 (3), pp.I. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.071.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319905v1</w:t>
-              </w:r>
-[...878 lines deleted...]
-                <w:t xml:space="preserve">hal-04590443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de discussion sur le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarches Groupales : Théories et Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarches groupales. Théories et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782100849598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ianeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry; Marc-Éric Bobillier-Chaumon; Éric Brangier; Michel Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Travail et des Organisations. 120 notions clés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Univers Psy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructurations : Regard sur ses répercussions humaines et organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Sarnin, R. Kouabenan, M. E. Bobillier Chaumon, M. Dubois &amp; J. Vacherand-Revel (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Sarnin, R. Kouabenan, M. E. Bobillier Chaumon, M. Dubois &amp; J. Vacherand-Revel (Eds.). Santé et bien-être au travail : des méthodes d’analyse aux actions de prévention. Paris : L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1722,114 +1817,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triptyque du sens du métier : un essai de conceptualisation. Explorations et analyses d'incohérences de sens dans les métiers du care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Libre de Bruxelles (U.L.B.), Belgium, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02357673v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1976,51 +2071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Den&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/demarches-groupales-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mortreux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118796ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sylin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quoniam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02357673v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#232;ve Catherine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quoniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mortreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Den&#232;ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/demarches-groupales-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sylin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118796ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02357673v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>