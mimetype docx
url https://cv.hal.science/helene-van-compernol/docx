--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -866,77 +866,304 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Living lab, une démarche d’innovation au service de la qualité de vie et des conditions de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1118796ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation de la Nouvelle Gestion Publique dans les structures d’accueil du jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°71 (3), pp.I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.071.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Design Thinking au service de la QVCT : explorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -965,461 +1192,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la QVCT dans le secteur sanitaire et médico-social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aix-en -Provence, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Constitutive Dimensions of the Representation of the Early Childhood Educator’s Profession: Prioritization of Care and Distancing From Management Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Demarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la Prestation de Service Unique : entre logique de care et logique gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de l'AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bruxelles, Université Libre de Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303814v1</w:t>
-              </w:r>
-[...225 lines deleted...]
-                <w:t xml:space="preserve">hal-04319905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2071,51 +2071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#232;ve Catherine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quoniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mortreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Den&#232;ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/demarches-groupales-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sylin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118796ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02357673v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#232;ve Catherine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quoniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mortreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Den&#232;ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/demarches-groupales-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118796ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sylin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04303814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02357673v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>