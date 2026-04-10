--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vassiliadou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1958-5910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle de l'expression de l'émotion dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et en Lettres, peut-on faire cours en langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behairi Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ben Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Habersetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Denis Le Pesant 2023. L'expression des émotions et des sentiments en français. Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2024.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséodidactique : état des lieux et perspectives applicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argot : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet Gremo : Groupe Régulation Émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art oratoire et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation(s) sociolinguistique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Arbitre et Régulation Émotionnelle dans la lésion cérébrale acquise : une étude Participative Transdisciplinaire (LA-REPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Cette histoire de la phrase française, des Serments de Strasbourg aux écritures numériques, Gilles Siouffi (éd.), 2021, Arles, Actes Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types d’unités et de procédures de segmentation&amp;quot; de M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Types d’unités et procédures de segmentation, M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds), 2020, Limoges, Lambert-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singularité, pluralité et Nom collectif : une étude psycholinguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’acquisition des noms collectifs chez les apprentis lecteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’interrogative en français, M.-J. Béguelin, A. Coveney & A. Guryev (éds), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attexta glossemata contextum saepe corrumpunt (Nicot, 1606) : la glose et ses gloses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses contrastives à l’étude des marqueurs discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation en langue et en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fasciolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similatives: semantic sources, pathways, and types of usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisiel Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernasconi Beatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2), 175 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.161-175, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition vs Reformulation : pour une dichotomie stricte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-381, 2025, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux + noms d’humains : entre exclusion catégorielle et évaluation négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandrova, A., Cappeau, P. &amp; Meyer, J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains : pour une sémantique référentielle et textuelle. Études en l’honneur de Catherine Schnedecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de dire merci aux éditeurs avec un dernier article d’Histoires de dire... n’est-ce pas le cas de le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne, J.-C. Anscombre et G. Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.229-249, 2023, Sciences pour la communication, 9783034345941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs Approximate Categorization in French and Latvian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mihatsch, Hennecke, I., Kisiel, A.,Kolyaseva, A., Davidse, K., Brems, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type-noun constructions in Slavic, Germanic and Romance Languages: Semantics and Pragmatics on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.655-694, 2023, 978-3-11-070108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear and approximate categorization : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-22, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Moricheau-Airaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-464, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman; Silvia Palma; Anne Theissen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Rouanne; Jean-Claude Anscombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de &amp;quot;reformulation&amp;quot; autrement que par la typologie des marqueurs? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marqueurs ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.), Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs approximate categorisation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gridina Gridina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Davidse; Wiltrud Mihatsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.375-463, 2020, 9782340-041240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Inkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène D'Apote Vassiliadou; Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation and approximation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre la pause, la syntaxe et les marqueurs discursifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hirsch, I. Dirdikova &amp; C. Dodane (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Amours Jaunes de Tristan Corbière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-310, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2 (Rouanne &amp; Anscombre éds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2019, Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amours Jaunes de Tristan Corbière » (pp. 219-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomotto-Charra Violaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2019, 9782340-034198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui trop embrasse, mal étreint : pour une conception stricte de la notion de reformulation » (pp. 93-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landolsi, H. Svensson, M. Norén, C. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acta Upsaliensis, Studia Romanica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marqueurs c’est-à-dire (que) et cioè (a dire) : analyse contrastive français-italien » (pp. 124-145)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Óscar Loureda, Martha Rudka et Giovanni Parodi (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcadores del discurso y lingüística contrastiva en las lenguas románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberoamericana Vervuert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-9192-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est-à-dire (que), des emplois propositionnels aux emplois discursifs : poursuite du débat sur les connecteurs et les marqueurs discursifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dostie et F. Lefeuvre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’articulation du lexique, de la grammaire et du discours : marqueurs grammaticaux et marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.399-414, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Noms de sens général et variations interprétatives : la question de la sous-détermination et/ou de la polysémie de déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. François, A. E. Rifruejo &amp; Heidi Siller-Runggaldier (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013), Section 07 : Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.70-81, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : cela/ça veut dire (que), c’est-à-dire (que), autrement dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Anscombre; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Barkat-Defradas &amp; E. Motte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for Odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.229-253, 2016, 978-1-4438-9047-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Anscombre &amp; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélissa Barkat-Defradas; Elisabeth Motte-Florac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Cambridge Scholars Publishing, pp.229-253, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne et J.-C. Anscombre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux épouser une Tahitienne, à savoir Maeva&amp;quot; vs &amp;quot;L'auteur du Lac, c'est-à-dire Lamartine&amp;quot;: histoires kleiberiennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hilgert, S. Palma, P. Frath, R. Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen IV: Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, épure, pp.253-268, 2014, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je veux épouser une Tahitienne, à savoir Maeva » vs « L'auteur du Lac, c'est-à-dire Lamartine » : histoires kleibériennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de c’est-à-dire (que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Meyer; Nathalie Gettliffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: mélanges offerts à Jean-Christophe Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.105-122, 2013, 9782354100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de c’est-à-dire (que) et de ses correspondants dans les langues romanes : quelques remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casanova Herrero &amp; C. Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.453-464, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Gettliffe &amp; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts en l’honneur de J.-C. Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis de Saussure; Andrée Borillo; Marcel Vuillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence : regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-95, 2012, 9783034312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de &amp;quot;déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. de Saussure, A. Borillo et M. Vuillaume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence. Regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-95, 2012, 978-3-0343-1221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire que&amp;quot; : entre rupture et cohérence discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.209-218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De id est à c’est-à-dire : le cheminement diachronique d’un gloseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de L'Université de Provence, pp.67-85, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c'est-à-dire (que)&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.251-261, 2005, Les marqueurs de glose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à savoir&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.228-233, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Similatives: semantic sources, pathways, and types of usage, 46 (2), pp.296-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu émotionnel de patients victimes de lésion cérébrale acquise après apprentissage de régulation émotionnelle : une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Marmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charone Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.83 - 116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61989/b153ar62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre une relation de Reformulation ? Un début de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Busquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, https://journals.openedition.org/discours/13996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue et c’est le cas de le dire : marqueurs d'assentiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.296-315. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00096.vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique du nom objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hafniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (sup1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03740463.2023.2249328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: Categorization and approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approximation in Morphology, 7 (1), pp.234-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation à la manière de simili(-)X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zerva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 229 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.229.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe reformuler dans les forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues, 207 (2022/3), pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une variété de (W) revient à dire construction d’équivalence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de (W) revient à dire construction d’équivalence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, invariant et plasticité langagière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes : dialogisme et altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En d’autres termes : dialogisme et altérité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interrogative en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Béguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Coveney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.180-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures taxinomique, approximative et floue : quelques pistes supplémentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue: quelques pistes supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s): du Moyen Age aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition. An overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue : quelques pistes supplémentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores : les méandres de l’approximation catégorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments : que nous apprend le français préclassique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s) : du Moyen Age aux temps modernes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation, Le Français préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores: les méandres de l'approximation catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and valency: from theory to acquisition. An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transitivity and Valency, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Balkaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manger en Grèce, Hors Série, pp.353-377. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceb.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer et déplacement : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer&amp;quot; et &amp;quot;déplacement&amp;quot; : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXVII (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans les blogs culinaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d’études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COULEURS, GOÛTS ET SENTEURS FRANCOPHONES 7, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique et / ou floue appliquées aux noms : quelques réflexions…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Types de noms et critères définitoires, 69 (2), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes définitionnels de la distinction massif / comptable : où en est-on des oppositions courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Opposition massif/comptable dans le domaine des noms, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.183.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire (que) : embrayeur d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Manuel d’analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.208-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.105-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SPloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions de sémantique nominale, 26, pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le sens grammatical. Référentiel à l’usage des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et interprétation(s) de la structure anticausative en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et dimension hédonique à travers le prisme des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une linguistique des odeurs, 181 (1), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation(s) des verbes anticausatifs en grec et en français : liens entre fréquence et données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La linguistique fondée sur l'usage, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedans&amp;quot; en emploi absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'espace en français et en coréen, 24, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les synonymes de &amp;quot;dans l’ensemble&amp;quot; : de la généralité à la quantification totale, en passant par l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141-142, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la relation d’Élaboration: des approches intuitives aux approches formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (special issue), pp.183-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens lexical et processus argumentatifs : le cas du connecteur français &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Word Meaning in Argumentative Dialogue, Hommage à Sorin Stati, 2008 (2), pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d’élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connecteurs de reformulation c’est-à-dire en français et δilaδi en grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.25 - 46. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.27.1.06vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREMO-LING : Constituer un corpus de discours de patients présentant des lésions cérébrales acquises pour l’annotation et l’évaluation de leur expression émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corli, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat par les pairs à la faculté des Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marschal Florine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante : parcours et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la réussite étudiante, Jun 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and naming emotions after Acquired Brain Injury: Linguistic markers measuring patients’ progress before and after DBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind Matters: Advancements in Psychotherapy, 1st European DBT (Dialectical Behavioral Therapy) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs diaphasiques en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anastassiadis-Syméonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques comparatives du grec moderne 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Paris &amp; UMR SeDyL, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation des émotions dans les récits des patients atteints de lésions cérébrales acquises : méthodes, difficultés et défis pour le traitement des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en dialogue : Analyser des discours atypiques, quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure GARDELLE et Laurence VINCENT-DURROUX, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Emotions in Emotionally Dysregulated Speech: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of The International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Emotions in Acquired Brain Injury Patients' Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient-Oriented Language Processing, Proceedings of the First Workshop on Patient-Oriented Language Processing (CL4Health)@ LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Journée d’Orthophonie Langages écrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL Formation, Jun 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: fakeness/imitation, non-prototypicality and attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximo Workshop : Approximation in morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Masini; Muriel Norde; K. Van Goethem, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue / c’est le cas de le dire : marqueurs d'assentiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les marqueurs du dire II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Rouanne, May 2022, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42st Annual Meeting Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme, troubles développementaux du langage et prise en charge orthophonique : les pièges à éviter, les points théoriques et cliniques à retenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journée d’Orthophonie Multilinguisme, interculturalité et orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies Section, Analyse du corpus dans les études de langues et cultures romanes / Analysis of the corpora in studies of Romance languages and cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles développementaux du langage : théorie(s) et pratique(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d’étude sur les Troubles développementaux du langage, organisée par le Centre d’Excellence STRAS-ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Strasbourg (7 juin 2021).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Troubles Développementaux du Langage : théorie(s) et pratique(s). Synthèse de la journée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles développementaux du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence STRAS&amp;ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs &amp;quot;c’est-à-dire (que)&amp;quot; et &amp;quot;cioè (a dire)&amp;quot; : analyse contrastive français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium, Discourse Markers in Romance Languages : A Contrastive Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inés Recio Fernández, Diskurspartikeln und Kognition Group, May 2015, Heidelberg, Allemagne. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : comment évaluer ? Quelques conseils sur des épreuves discriminatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Fédération Nationale des Étudiants en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Catégorisation claire et approximative en grec et en français »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches comparatives grec moderne-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion d’altérité en linguistique romane »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes CILPR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, SLR, Jul 2019, Copenhague, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exemplification et sous-catégorisation : identité de mécanismes et altérité des moyens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4thInternational Symposium, Language for International Communication LINCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Latvia, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« X {type, genre, style} Y : anticipation de la relation d’inclusion catégorielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation In Consecutive And Simultaneous Cognitive Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LiLPa &amp; UPJŠ, Jun 2019, Košice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : éléments théoriques et expérimentaux, enjeux et recommandations à l’égard des orthophonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthophoniste face au patient bilingue ou plurilingue : quelles questions se poser, quelles réponses y apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Shiltigheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of an ongoing project: categorisation and approximation in French, Greek, Latvian and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de &amp;quot;(W) revient à dire&amp;quot; construction d’équivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE disant, que fait-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes sortes de reformulations : doit-on et/ou peut-on atteindre un consensus terminologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes&amp;quot; : dialogisme et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Symposium, Language for International Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en Grèce-XXIVe Congrès pluridisciplinaire des néo-hellénistes francophones </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Breuillot, Irène Tsamadou-Jacoberger, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe, pause et marqueurs discursifs : l’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Sco[nomina]lia1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ensemble : marqueur d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2173-2185, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Coherence in Greek Talk-Shows: the case of metalinguistic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Voyiatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the 42st Annual Meeting Department of Linguistics, pp.151-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation claire et approximative en grec et en français : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens Press, pp.123-140, 2022, Approches linguistiques comparatives grec moderne-français, 978-960-466-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences Humaines dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vermaelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des jeunes docteurs et doctorants de l’Université Marc Bloch de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, France. 1, pp.178, 2003, Entr'actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear versus approximate categorisation: a crosslinguistic perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer ses compétences. Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition, Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies, approximation et flou, Syntaxe et Sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose à la Renaissance, Le Français Préclassique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhénania : aspects syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellat J.-Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 10, pp.138, 2009, Syntaxe et Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de langues, les langues d’Europe : croisements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iorn Korzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 22, pp.201, 2007, Scolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de l’émotion dans la prosodie et fluence d’un patient cérébrolésé : Étude préliminaire de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes des XXXIVe Journées d'Études sur la Parole - JEP 2022, pp.90-98, 2022, 34e Journées d’Études sur la Parole (JEP2022), Parole, Geste, Musique : des unités à leur organisation. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vassiliadou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1958-5910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle de l'expression de l'émotion dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et en Lettres, peut-on faire cours en langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behairi Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ben Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Habersetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argot : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Denis Le Pesant 2023. L'expression des émotions et des sentiments en français. Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2024.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséodidactique : état des lieux et perspectives applicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet Gremo : Groupe Régulation Émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art oratoire et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation(s) sociolinguistique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Cette histoire de la phrase française, des Serments de Strasbourg aux écritures numériques, Gilles Siouffi (éd.), 2021, Arles, Actes Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Arbitre et Régulation Émotionnelle dans la lésion cérébrale acquise : une étude Participative Transdisciplinaire (LA-REPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types d’unités et de procédures de segmentation&amp;quot; de M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Types d’unités et procédures de segmentation, M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds), 2020, Limoges, Lambert-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’acquisition des noms collectifs chez les apprentis lecteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singularité, pluralité et Nom collectif : une étude psycholinguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’interrogative en français, M.-J. Béguelin, A. Coveney & A. Guryev (éds), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attexta glossemata contextum saepe corrumpunt (Nicot, 1606) : la glose et ses gloses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation en langue et en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses contrastives à l’étude des marqueurs discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.161-175, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition vs Reformulation : pour une dichotomie stricte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-381, 2025, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux + noms d’humains : entre exclusion catégorielle et évaluation négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandrova, A., Cappeau, P. &amp; Meyer, J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains : pour une sémantique référentielle et textuelle. Études en l’honneur de Catherine Schnedecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de dire merci aux éditeurs avec un dernier article d’Histoires de dire... n’est-ce pas le cas de le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne, J.-C. Anscombre et G. Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.229-249, 2023, Sciences pour la communication, 9783034345941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs Approximate Categorization in French and Latvian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mihatsch, Hennecke, I., Kisiel, A.,Kolyaseva, A., Davidse, K., Brems, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type-noun constructions in Slavic, Germanic and Romance Languages: Semantics and Pragmatics on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.655-694, 2023, 978-3-11-070108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear and approximate categorization : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-22, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Rouanne; Jean-Claude Anscombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de &amp;quot;reformulation&amp;quot; autrement que par la typologie des marqueurs? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marqueurs ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.), Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs approximate categorisation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gridina Gridina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Davidse; Wiltrud Mihatsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman; Silvia Palma; Anne Theissen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Moricheau-Airaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-464, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.375-463, 2020, 9782340-041240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Inkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène D'Apote Vassiliadou; Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation and approximation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre la pause, la syntaxe et les marqueurs discursifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hirsch, I. Dirdikova &amp; C. Dodane (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Amours Jaunes de Tristan Corbière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-310, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amours Jaunes de Tristan Corbière » (pp. 219-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomotto-Charra Violaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2019, 9782340-034198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2 (Rouanne &amp; Anscombre éds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2019, Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui trop embrasse, mal étreint : pour une conception stricte de la notion de reformulation » (pp. 93-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landolsi, H. Svensson, M. Norén, C. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acta Upsaliensis, Studia Romanica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marqueurs c’est-à-dire (que) et cioè (a dire) : analyse contrastive français-italien » (pp. 124-145)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Óscar Loureda, Martha Rudka et Giovanni Parodi (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcadores del discurso y lingüística contrastiva en las lenguas románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberoamericana Vervuert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-9192-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est-à-dire (que), des emplois propositionnels aux emplois discursifs : poursuite du débat sur les connecteurs et les marqueurs discursifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dostie et F. Lefeuvre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’articulation du lexique, de la grammaire et du discours : marqueurs grammaticaux et marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.399-414, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Noms de sens général et variations interprétatives : la question de la sous-détermination et/ou de la polysémie de déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. François, A. E. Rifruejo &amp; Heidi Siller-Runggaldier (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013), Section 07 : Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.70-81, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Anscombre &amp; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : cela/ça veut dire (que), c’est-à-dire (que), autrement dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Anscombre; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Barkat-Defradas &amp; E. Motte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for Odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.229-253, 2016, 978-1-4438-9047-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélissa Barkat-Defradas; Elisabeth Motte-Florac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Cambridge Scholars Publishing, pp.229-253, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne et J.-C. Anscombre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux épouser une Tahitienne, à savoir Maeva&amp;quot; vs &amp;quot;L'auteur du Lac, c'est-à-dire Lamartine&amp;quot;: histoires kleiberiennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hilgert, S. Palma, P. Frath, R. Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen IV: Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, épure, pp.253-268, 2014, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je veux épouser une Tahitienne, à savoir Maeva » vs « L'auteur du Lac, c'est-à-dire Lamartine » : histoires kleibériennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de c’est-à-dire (que) et de ses correspondants dans les langues romanes : quelques remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casanova Herrero &amp; C. Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.453-464, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Gettliffe &amp; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts en l’honneur de J.-C. Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de c’est-à-dire (que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Meyer; Nathalie Gettliffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: mélanges offerts à Jean-Christophe Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.105-122, 2013, 9782354100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis de Saussure; Andrée Borillo; Marcel Vuillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence : regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-95, 2012, 9783034312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de &amp;quot;déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. de Saussure, A. Borillo et M. Vuillaume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence. Regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-95, 2012, 978-3-0343-1221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire que&amp;quot; : entre rupture et cohérence discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.209-218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De id est à c’est-à-dire : le cheminement diachronique d’un gloseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de L'Université de Provence, pp.67-85, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c'est-à-dire (que)&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.251-261, 2005, Les marqueurs de glose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à savoir&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.228-233, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similatives: semantic sources, pathways, and types of usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisiel Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernasconi Beatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2), 175 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fasciolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Similatives: semantic sources, pathways, and types of usage, 46 (2), pp.296-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu émotionnel de patients victimes de lésion cérébrale acquise après apprentissage de régulation émotionnelle : une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Marmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charone Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.83 - 116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61989/b153ar62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre une relation de Reformulation ? Un début de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Busquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, https://journals.openedition.org/discours/13996. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15t55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue et c’est le cas de le dire : marqueurs d'assentiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.296-315. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00096.vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique du nom objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hafniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (sup1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03740463.2023.2249328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: Categorization and approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approximation in Morphology, 7 (1), pp.234-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation à la manière de simili(-)X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zerva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 229 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.229.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe reformuler dans les forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues, 207 (2022/3), pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une variété de (W) revient à dire construction d’équivalence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de (W) revient à dire construction d’équivalence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, invariant et plasticité langagière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En d’autres termes : dialogisme et altérité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interrogative en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Béguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Coveney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.180-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes : dialogisme et altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures taxinomique, approximative et floue : quelques pistes supplémentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue: quelques pistes supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s): du Moyen Age aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue : quelques pistes supplémentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition. An overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores : les méandres de l’approximation catégorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments : que nous apprend le français préclassique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s) : du Moyen Age aux temps modernes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation, Le Français préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores: les méandres de l'approximation catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and valency: from theory to acquisition. An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transitivity and Valency, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Balkaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manger en Grèce, Hors Série, pp.353-377. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceb.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer et déplacement : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer&amp;quot; et &amp;quot;déplacement&amp;quot; : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXVII (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans les blogs culinaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d’études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COULEURS, GOÛTS ET SENTEURS FRANCOPHONES 7, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes définitionnels de la distinction massif / comptable : où en est-on des oppositions courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Opposition massif/comptable dans le domaine des noms, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.183.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique et / ou floue appliquées aux noms : quelques réflexions…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Types de noms et critères définitoires, 69 (2), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire (que) : embrayeur d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Manuel d’analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.208-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.105-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SPloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions de sémantique nominale, 26, pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le sens grammatical. Référentiel à l’usage des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et interprétation(s) de la structure anticausative en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et dimension hédonique à travers le prisme des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une linguistique des odeurs, 181 (1), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation(s) des verbes anticausatifs en grec et en français : liens entre fréquence et données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La linguistique fondée sur l'usage, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedans&amp;quot; en emploi absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'espace en français et en coréen, 24, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les synonymes de &amp;quot;dans l’ensemble&amp;quot; : de la généralité à la quantification totale, en passant par l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141-142, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la relation d’Élaboration: des approches intuitives aux approches formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (special issue), pp.183-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens lexical et processus argumentatifs : le cas du connecteur français &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Word Meaning in Argumentative Dialogue, Hommage à Sorin Stati, 2008 (2), pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d’élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connecteurs de reformulation c’est-à-dire en français et δilaδi en grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.25 - 46. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.27.1.06vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREMO-LING : Constituer un corpus de discours de patients présentant des lésions cérébrales acquises pour l’annotation et l’évaluation de leur expression émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corli, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat par les pairs à la faculté des Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marschal Florine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante : parcours et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la réussite étudiante, Jun 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and naming emotions after Acquired Brain Injury: Linguistic markers measuring patients’ progress before and after DBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind Matters: Advancements in Psychotherapy, 1st European DBT (Dialectical Behavioral Therapy) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Emotions in Emotionally Dysregulated Speech: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of The International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation des émotions dans les récits des patients atteints de lésions cérébrales acquises : méthodes, difficultés et défis pour le traitement des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en dialogue : Analyser des discours atypiques, quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure GARDELLE et Laurence VINCENT-DURROUX, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs diaphasiques en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anastassiadis-Syméonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques comparatives du grec moderne 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Paris &amp; UMR SeDyL, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Emotions in Acquired Brain Injury Patients' Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient-Oriented Language Processing, Proceedings of the First Workshop on Patient-Oriented Language Processing (CL4Health)@ LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Journée d’Orthophonie Langages écrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL Formation, Jun 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue / c’est le cas de le dire : marqueurs d'assentiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les marqueurs du dire II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Rouanne, May 2022, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: fakeness/imitation, non-prototypicality and attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximo Workshop : Approximation in morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Masini; Muriel Norde; K. Van Goethem, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42st Annual Meeting Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme, troubles développementaux du langage et prise en charge orthophonique : les pièges à éviter, les points théoriques et cliniques à retenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journée d’Orthophonie Multilinguisme, interculturalité et orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Troubles Développementaux du Langage : théorie(s) et pratique(s). Synthèse de la journée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles développementaux du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence STRAS&amp;ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies Section, Analyse du corpus dans les études de langues et cultures romanes / Analysis of the corpora in studies of Romance languages and cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles développementaux du langage : théorie(s) et pratique(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d’étude sur les Troubles développementaux du langage, organisée par le Centre d’Excellence STRAS-ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Strasbourg (7 juin 2021).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : comment évaluer ? Quelques conseils sur des épreuves discriminatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Fédération Nationale des Étudiants en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Catégorisation claire et approximative en grec et en français »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches comparatives grec moderne-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs &amp;quot;c’est-à-dire (que)&amp;quot; et &amp;quot;cioè (a dire)&amp;quot; : analyse contrastive français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium, Discourse Markers in Romance Languages : A Contrastive Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inés Recio Fernández, Diskurspartikeln und Kognition Group, May 2015, Heidelberg, Allemagne. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion d’altérité en linguistique romane »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes CILPR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, SLR, Jul 2019, Copenhague, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« X {type, genre, style} Y : anticipation de la relation d’inclusion catégorielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation In Consecutive And Simultaneous Cognitive Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LiLPa &amp; UPJŠ, Jun 2019, Košice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exemplification et sous-catégorisation : identité de mécanismes et altérité des moyens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4thInternational Symposium, Language for International Communication LINCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Latvia, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : éléments théoriques et expérimentaux, enjeux et recommandations à l’égard des orthophonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthophoniste face au patient bilingue ou plurilingue : quelles questions se poser, quelles réponses y apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Shiltigheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de &amp;quot;(W) revient à dire&amp;quot; construction d’équivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE disant, que fait-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of an ongoing project: categorisation and approximation in French, Greek, Latvian and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes sortes de reformulations : doit-on et/ou peut-on atteindre un consensus terminologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes&amp;quot; : dialogisme et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Symposium, Language for International Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en Grèce-XXIVe Congrès pluridisciplinaire des néo-hellénistes francophones </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Breuillot, Irène Tsamadou-Jacoberger, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe, pause et marqueurs discursifs : l’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Sco[nomina]lia1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ensemble : marqueur d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2173-2185, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Coherence in Greek Talk-Shows: the case of metalinguistic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Voyiatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the 42st Annual Meeting Department of Linguistics, pp.151-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation claire et approximative en grec et en français : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens Press, pp.123-140, 2022, Approches linguistiques comparatives grec moderne-français, 978-960-466-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences Humaines dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vermaelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des jeunes docteurs et doctorants de l’Université Marc Bloch de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, France. 1, pp.178, 2003, Entr'actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear versus approximate categorisation: a crosslinguistic perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer ses compétences. Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition, Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies, approximation et flou, Syntaxe et Sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose à la Renaissance, Le Français Préclassique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhénania : aspects syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellat J.-Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 10, pp.138, 2009, Syntaxe et Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de langues, les langues d’Europe : croisements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iorn Korzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 22, pp.201, 2007, Scolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de l’émotion dans la prosodie et fluence d’un patient cérébrolésé : Étude préliminaire de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes des XXXIVe Journées d'Études sur la Parole - JEP 2022, pp.90-98, 2022, 34e Journées d’Études sur la Parole (JEP2022), Parole, Geste, Musique : des unités à leur organisation. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11331E27"/>
+    <w:nsid w:val="4EF42B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vassiliadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1958-5910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassio Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard-Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behairi Lina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Hadji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habersetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2024.11.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Krasny-Pacini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne d'Apote Vassiliadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisiel Anna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni Valentina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernasconi Beatrice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotiadou Georgia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Benninger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimirska Elena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Moricheau-Airaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vladimirska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gridina Gridina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Inkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=173817" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marmisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kuppelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charone Attias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/b153ar62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00096.vas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2023.2249328" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Fotiadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.229.0037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Alvarez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guryev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Coveney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6947" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218074v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann-Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Biermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fotiadou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0073" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.27.1.06vas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marschal Florine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Sym&#233;onidis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636082v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211720v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272114v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261004v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222372v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688241v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339064v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann Fischer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08107" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Voyiatzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Prigent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermaelen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790692v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276285v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276276v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellat J.-Ch." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339047v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iorn Korzen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isca-archive.org/jep_2022/briand22_jep.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vassiliadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1958-5910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassio Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard-Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behairi Lina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Hadji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habersetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2024.11.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Krasny-Pacini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne d'Apote Vassiliadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Benninger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimirska Elena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vladimirska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gridina Gridina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Moricheau-Airaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Inkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=173817" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisiel Anna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni Valentina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernasconi Beatrice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotiadou Georgia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marmisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kuppelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charone Attias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/b153ar62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t55" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00096.vas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2023.2249328" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Fotiadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.229.0037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Alvarez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guryev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Coveney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6947" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann-Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Biermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fotiadou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0073" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.27.1.06vas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marschal Florine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Sym&#233;onidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211720v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709541v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222372v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339061v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08107" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Voyiatzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925882v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Prigent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermaelen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790689v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellat J.-Ch." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iorn Korzen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isca-archive.org/jep_2022/briand22_jep.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>