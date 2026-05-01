--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vassiliadou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1958-5910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle de l'expression de l'émotion dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et en Lettres, peut-on faire cours en langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behairi Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ben Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Habersetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argot : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Denis Le Pesant 2023. L'expression des émotions et des sentiments en français. Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2024.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséodidactique : état des lieux et perspectives applicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet Gremo : Groupe Régulation Émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art oratoire et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation(s) sociolinguistique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Cette histoire de la phrase française, des Serments de Strasbourg aux écritures numériques, Gilles Siouffi (éd.), 2021, Arles, Actes Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Arbitre et Régulation Émotionnelle dans la lésion cérébrale acquise : une étude Participative Transdisciplinaire (LA-REPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types d’unités et de procédures de segmentation&amp;quot; de M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Types d’unités et procédures de segmentation, M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds), 2020, Limoges, Lambert-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’acquisition des noms collectifs chez les apprentis lecteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singularité, pluralité et Nom collectif : une étude psycholinguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’interrogative en français, M.-J. Béguelin, A. Coveney & A. Guryev (éds), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attexta glossemata contextum saepe corrumpunt (Nicot, 1606) : la glose et ses gloses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation en langue et en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses contrastives à l’étude des marqueurs discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.161-175, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition vs Reformulation : pour une dichotomie stricte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-381, 2025, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux + noms d’humains : entre exclusion catégorielle et évaluation négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandrova, A., Cappeau, P. &amp; Meyer, J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains : pour une sémantique référentielle et textuelle. Études en l’honneur de Catherine Schnedecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de dire merci aux éditeurs avec un dernier article d’Histoires de dire... n’est-ce pas le cas de le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne, J.-C. Anscombre et G. Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.229-249, 2023, Sciences pour la communication, 9783034345941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs Approximate Categorization in French and Latvian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mihatsch, Hennecke, I., Kisiel, A.,Kolyaseva, A., Davidse, K., Brems, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type-noun constructions in Slavic, Germanic and Romance Languages: Semantics and Pragmatics on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.655-694, 2023, 978-3-11-070108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear and approximate categorization : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-22, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Rouanne; Jean-Claude Anscombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de &amp;quot;reformulation&amp;quot; autrement que par la typologie des marqueurs? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marqueurs ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.), Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs approximate categorisation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gridina Gridina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Davidse; Wiltrud Mihatsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman; Silvia Palma; Anne Theissen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Moricheau-Airaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-464, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.375-463, 2020, 9782340-041240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Inkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène D'Apote Vassiliadou; Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation and approximation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre la pause, la syntaxe et les marqueurs discursifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hirsch, I. Dirdikova &amp; C. Dodane (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Amours Jaunes de Tristan Corbière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-310, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amours Jaunes de Tristan Corbière » (pp. 219-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomotto-Charra Violaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2019, 9782340-034198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2 (Rouanne &amp; Anscombre éds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2019, Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui trop embrasse, mal étreint : pour une conception stricte de la notion de reformulation » (pp. 93-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landolsi, H. Svensson, M. Norén, C. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acta Upsaliensis, Studia Romanica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marqueurs c’est-à-dire (que) et cioè (a dire) : analyse contrastive français-italien » (pp. 124-145)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Óscar Loureda, Martha Rudka et Giovanni Parodi (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcadores del discurso y lingüística contrastiva en las lenguas románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberoamericana Vervuert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-9192-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est-à-dire (que), des emplois propositionnels aux emplois discursifs : poursuite du débat sur les connecteurs et les marqueurs discursifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dostie et F. Lefeuvre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’articulation du lexique, de la grammaire et du discours : marqueurs grammaticaux et marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.399-414, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Noms de sens général et variations interprétatives : la question de la sous-détermination et/ou de la polysémie de déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. François, A. E. Rifruejo &amp; Heidi Siller-Runggaldier (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013), Section 07 : Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.70-81, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Anscombre &amp; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : cela/ça veut dire (que), c’est-à-dire (que), autrement dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Anscombre; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Barkat-Defradas &amp; E. Motte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for Odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.229-253, 2016, 978-1-4438-9047-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélissa Barkat-Defradas; Elisabeth Motte-Florac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Cambridge Scholars Publishing, pp.229-253, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne et J.-C. Anscombre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux épouser une Tahitienne, à savoir Maeva&amp;quot; vs &amp;quot;L'auteur du Lac, c'est-à-dire Lamartine&amp;quot;: histoires kleiberiennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hilgert, S. Palma, P. Frath, R. Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen IV: Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, épure, pp.253-268, 2014, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je veux épouser une Tahitienne, à savoir Maeva » vs « L'auteur du Lac, c'est-à-dire Lamartine » : histoires kleibériennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de c’est-à-dire (que) et de ses correspondants dans les langues romanes : quelques remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casanova Herrero &amp; C. Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.453-464, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Gettliffe &amp; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts en l’honneur de J.-C. Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de c’est-à-dire (que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Meyer; Nathalie Gettliffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: mélanges offerts à Jean-Christophe Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.105-122, 2013, 9782354100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis de Saussure; Andrée Borillo; Marcel Vuillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence : regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-95, 2012, 9783034312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de &amp;quot;déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. de Saussure, A. Borillo et M. Vuillaume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence. Regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-95, 2012, 978-3-0343-1221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire que&amp;quot; : entre rupture et cohérence discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.209-218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De id est à c’est-à-dire : le cheminement diachronique d’un gloseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de L'Université de Provence, pp.67-85, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c'est-à-dire (que)&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.251-261, 2005, Les marqueurs de glose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à savoir&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.228-233, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similatives: semantic sources, pathways, and types of usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisiel Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernasconi Beatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2), 175 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fasciolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Similatives: semantic sources, pathways, and types of usage, 46 (2), pp.296-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu émotionnel de patients victimes de lésion cérébrale acquise après apprentissage de régulation émotionnelle : une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Marmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charone Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.83 - 116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61989/b153ar62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre une relation de Reformulation ? Un début de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Busquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, https://journals.openedition.org/discours/13996. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15t55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue et c’est le cas de le dire : marqueurs d'assentiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.296-315. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00096.vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique du nom objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hafniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (sup1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03740463.2023.2249328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: Categorization and approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approximation in Morphology, 7 (1), pp.234-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation à la manière de simili(-)X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zerva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 229 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.229.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe reformuler dans les forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues, 207 (2022/3), pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une variété de (W) revient à dire construction d’équivalence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de (W) revient à dire construction d’équivalence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, invariant et plasticité langagière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En d’autres termes : dialogisme et altérité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interrogative en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Béguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Coveney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.180-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes : dialogisme et altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures taxinomique, approximative et floue : quelques pistes supplémentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue: quelques pistes supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s): du Moyen Age aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue : quelques pistes supplémentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition. An overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores : les méandres de l’approximation catégorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments : que nous apprend le français préclassique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s) : du Moyen Age aux temps modernes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation, Le Français préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores: les méandres de l'approximation catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and valency: from theory to acquisition. An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transitivity and Valency, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Balkaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manger en Grèce, Hors Série, pp.353-377. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceb.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer et déplacement : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer&amp;quot; et &amp;quot;déplacement&amp;quot; : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXVII (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans les blogs culinaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d’études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COULEURS, GOÛTS ET SENTEURS FRANCOPHONES 7, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes définitionnels de la distinction massif / comptable : où en est-on des oppositions courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Opposition massif/comptable dans le domaine des noms, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.183.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique et / ou floue appliquées aux noms : quelques réflexions…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Types de noms et critères définitoires, 69 (2), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire (que) : embrayeur d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Manuel d’analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.208-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.105-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SPloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions de sémantique nominale, 26, pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le sens grammatical. Référentiel à l’usage des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et interprétation(s) de la structure anticausative en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et dimension hédonique à travers le prisme des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une linguistique des odeurs, 181 (1), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation(s) des verbes anticausatifs en grec et en français : liens entre fréquence et données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La linguistique fondée sur l'usage, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedans&amp;quot; en emploi absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'espace en français et en coréen, 24, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les synonymes de &amp;quot;dans l’ensemble&amp;quot; : de la généralité à la quantification totale, en passant par l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141-142, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la relation d’Élaboration: des approches intuitives aux approches formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (special issue), pp.183-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens lexical et processus argumentatifs : le cas du connecteur français &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Word Meaning in Argumentative Dialogue, Hommage à Sorin Stati, 2008 (2), pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d’élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connecteurs de reformulation c’est-à-dire en français et δilaδi en grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.25 - 46. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.27.1.06vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREMO-LING : Constituer un corpus de discours de patients présentant des lésions cérébrales acquises pour l’annotation et l’évaluation de leur expression émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corli, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat par les pairs à la faculté des Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marschal Florine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante : parcours et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la réussite étudiante, Jun 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and naming emotions after Acquired Brain Injury: Linguistic markers measuring patients’ progress before and after DBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind Matters: Advancements in Psychotherapy, 1st European DBT (Dialectical Behavioral Therapy) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Emotions in Emotionally Dysregulated Speech: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of The International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation des émotions dans les récits des patients atteints de lésions cérébrales acquises : méthodes, difficultés et défis pour le traitement des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en dialogue : Analyser des discours atypiques, quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure GARDELLE et Laurence VINCENT-DURROUX, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs diaphasiques en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anastassiadis-Syméonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques comparatives du grec moderne 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Paris &amp; UMR SeDyL, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Emotions in Acquired Brain Injury Patients' Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient-Oriented Language Processing, Proceedings of the First Workshop on Patient-Oriented Language Processing (CL4Health)@ LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Journée d’Orthophonie Langages écrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL Formation, Jun 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue / c’est le cas de le dire : marqueurs d'assentiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les marqueurs du dire II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Rouanne, May 2022, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: fakeness/imitation, non-prototypicality and attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximo Workshop : Approximation in morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Masini; Muriel Norde; K. Van Goethem, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42st Annual Meeting Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme, troubles développementaux du langage et prise en charge orthophonique : les pièges à éviter, les points théoriques et cliniques à retenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journée d’Orthophonie Multilinguisme, interculturalité et orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Troubles Développementaux du Langage : théorie(s) et pratique(s). Synthèse de la journée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles développementaux du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence STRAS&amp;ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies Section, Analyse du corpus dans les études de langues et cultures romanes / Analysis of the corpora in studies of Romance languages and cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles développementaux du langage : théorie(s) et pratique(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d’étude sur les Troubles développementaux du langage, organisée par le Centre d’Excellence STRAS-ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Strasbourg (7 juin 2021).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : comment évaluer ? Quelques conseils sur des épreuves discriminatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Fédération Nationale des Étudiants en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Catégorisation claire et approximative en grec et en français »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches comparatives grec moderne-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs &amp;quot;c’est-à-dire (que)&amp;quot; et &amp;quot;cioè (a dire)&amp;quot; : analyse contrastive français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium, Discourse Markers in Romance Languages : A Contrastive Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inés Recio Fernández, Diskurspartikeln und Kognition Group, May 2015, Heidelberg, Allemagne. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion d’altérité en linguistique romane »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes CILPR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, SLR, Jul 2019, Copenhague, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« X {type, genre, style} Y : anticipation de la relation d’inclusion catégorielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation In Consecutive And Simultaneous Cognitive Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LiLPa &amp; UPJŠ, Jun 2019, Košice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exemplification et sous-catégorisation : identité de mécanismes et altérité des moyens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4thInternational Symposium, Language for International Communication LINCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Latvia, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : éléments théoriques et expérimentaux, enjeux et recommandations à l’égard des orthophonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthophoniste face au patient bilingue ou plurilingue : quelles questions se poser, quelles réponses y apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Shiltigheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de &amp;quot;(W) revient à dire&amp;quot; construction d’équivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE disant, que fait-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of an ongoing project: categorisation and approximation in French, Greek, Latvian and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes sortes de reformulations : doit-on et/ou peut-on atteindre un consensus terminologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes&amp;quot; : dialogisme et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Symposium, Language for International Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en Grèce-XXIVe Congrès pluridisciplinaire des néo-hellénistes francophones </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Breuillot, Irène Tsamadou-Jacoberger, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe, pause et marqueurs discursifs : l’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Sco[nomina]lia1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ensemble : marqueur d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2173-2185, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Coherence in Greek Talk-Shows: the case of metalinguistic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Voyiatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the 42st Annual Meeting Department of Linguistics, pp.151-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation claire et approximative en grec et en français : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens Press, pp.123-140, 2022, Approches linguistiques comparatives grec moderne-français, 978-960-466-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences Humaines dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vermaelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des jeunes docteurs et doctorants de l’Université Marc Bloch de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, France. 1, pp.178, 2003, Entr'actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear versus approximate categorisation: a crosslinguistic perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer ses compétences. Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition, Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies, approximation et flou, Syntaxe et Sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose à la Renaissance, Le Français Préclassique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhénania : aspects syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellat J.-Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 10, pp.138, 2009, Syntaxe et Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de langues, les langues d’Europe : croisements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iorn Korzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 22, pp.201, 2007, Scolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de l’émotion dans la prosodie et fluence d’un patient cérébrolésé : Étude préliminaire de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes des XXXIVe Journées d'Études sur la Parole - JEP 2022, pp.90-98, 2022, 34e Journées d’Études sur la Parole (JEP2022), Parole, Geste, Musique : des unités à leur organisation. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vassiliadou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1958-5910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle de l'expression de l'émotion dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et en Lettres, peut-on faire cours en langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behairi Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ben Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Habersetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Denis Le Pesant 2023. L'expression des émotions et des sentiments en français. Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2024.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséodidactique : état des lieux et perspectives applicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argot : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet Gremo : Groupe Régulation Émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art oratoire et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation(s) sociolinguistique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Arbitre et Régulation Émotionnelle dans la lésion cérébrale acquise : une étude Participative Transdisciplinaire (LA-REPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Cette histoire de la phrase française, des Serments de Strasbourg aux écritures numériques, Gilles Siouffi (éd.), 2021, Arles, Actes Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types d’unités et de procédures de segmentation&amp;quot; de M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Types d’unités et procédures de segmentation, M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds), 2020, Limoges, Lambert-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’acquisition des noms collectifs chez les apprentis lecteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singularité, pluralité et Nom collectif : une étude psycholinguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’interrogative en français, M.-J. Béguelin, A. Coveney & A. Guryev (éds), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attexta glossemata contextum saepe corrumpunt (Nicot, 1606) : la glose et ses gloses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses contrastives à l’étude des marqueurs discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation en langue et en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression indirecte d’émotions : perspectives discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression des émotions : regards croisés en linguistique et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gabès, SyPraL (UR22ES09); Université Grenoble Alpes, LIDILEM (EA 609), Apr 2026, Gabès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREMO-LING : Constituer un corpus de discours de patients présentant des lésions cérébrales acquises pour l’annotation et l’évaluation de leur expression émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corli, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat par les pairs à la faculté des Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marschal Florine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante : parcours et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la réussite étudiante, Jun 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and naming emotions after Acquired Brain Injury: Linguistic markers measuring patients’ progress before and after DBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind Matters: Advancements in Psychotherapy, 1st European DBT (Dialectical Behavioral Therapy) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation des émotions dans les récits des patients atteints de lésions cérébrales acquises : méthodes, difficultés et défis pour le traitement des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en dialogue : Analyser des discours atypiques, quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure GARDELLE et Laurence VINCENT-DURROUX, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs diaphasiques en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anastassiadis-Syméonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques comparatives du grec moderne 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Paris &amp; UMR SeDyL, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Emotions in Emotionally Dysregulated Speech: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of The International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Emotions in Acquired Brain Injury Patients' Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient-Oriented Language Processing, Proceedings of the First Workshop on Patient-Oriented Language Processing (CL4Health)@ LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Journée d’Orthophonie Langages écrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL Formation, Jun 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: fakeness/imitation, non-prototypicality and attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximo Workshop : Approximation in morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Masini; Muriel Norde; K. Van Goethem, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue / c’est le cas de le dire : marqueurs d'assentiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les marqueurs du dire II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Rouanne, May 2022, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42st Annual Meeting Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme, troubles développementaux du langage et prise en charge orthophonique : les pièges à éviter, les points théoriques et cliniques à retenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journée d’Orthophonie Multilinguisme, interculturalité et orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies Section, Analyse du corpus dans les études de langues et cultures romanes / Analysis of the corpora in studies of Romance languages and cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles développementaux du langage : théorie(s) et pratique(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d’étude sur les Troubles développementaux du langage, organisée par le Centre d’Excellence STRAS-ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Strasbourg (7 juin 2021).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Troubles Développementaux du Langage : théorie(s) et pratique(s). Synthèse de la journée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles développementaux du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence STRAS&amp;ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs &amp;quot;c’est-à-dire (que)&amp;quot; et &amp;quot;cioè (a dire)&amp;quot; : analyse contrastive français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium, Discourse Markers in Romance Languages : A Contrastive Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inés Recio Fernández, Diskurspartikeln und Kognition Group, May 2015, Heidelberg, Allemagne. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Catégorisation claire et approximative en grec et en français »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches comparatives grec moderne-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : comment évaluer ? Quelques conseils sur des épreuves discriminatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Fédération Nationale des Étudiants en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion d’altérité en linguistique romane »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes CILPR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, SLR, Jul 2019, Copenhague, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exemplification et sous-catégorisation : identité de mécanismes et altérité des moyens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4thInternational Symposium, Language for International Communication LINCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Latvia, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« X {type, genre, style} Y : anticipation de la relation d’inclusion catégorielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation In Consecutive And Simultaneous Cognitive Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LiLPa &amp; UPJŠ, Jun 2019, Košice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : éléments théoriques et expérimentaux, enjeux et recommandations à l’égard des orthophonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthophoniste face au patient bilingue ou plurilingue : quelles questions se poser, quelles réponses y apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Shiltigheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of an ongoing project: categorisation and approximation in French, Greek, Latvian and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de &amp;quot;(W) revient à dire&amp;quot; construction d’équivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE disant, que fait-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes sortes de reformulations : doit-on et/ou peut-on atteindre un consensus terminologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes&amp;quot; : dialogisme et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Symposium, Language for International Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en Grèce-XXIVe Congrès pluridisciplinaire des néo-hellénistes francophones </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Breuillot, Irène Tsamadou-Jacoberger, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe, pause et marqueurs discursifs : l’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Sco[nomina]lia1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ensemble : marqueur d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2173-2185, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Coherence in Greek Talk-Shows: the case of metalinguistic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Voyiatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fasciolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similatives: semantic sources, pathways, and types of usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisiel Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernasconi Beatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2), 175 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.161-175, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition vs Reformulation : pour une dichotomie stricte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-381, 2025, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux + noms d’humains : entre exclusion catégorielle et évaluation négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandrova, A., Cappeau, P. &amp; Meyer, J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains : pour une sémantique référentielle et textuelle. Études en l’honneur de Catherine Schnedecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de dire merci aux éditeurs avec un dernier article d’Histoires de dire... n’est-ce pas le cas de le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne, J.-C. Anscombre et G. Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.229-249, 2023, Sciences pour la communication, 9783034345941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs Approximate Categorization in French and Latvian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mihatsch, Hennecke, I., Kisiel, A.,Kolyaseva, A., Davidse, K., Brems, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type-noun constructions in Slavic, Germanic and Romance Languages: Semantics and Pragmatics on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.655-694, 2023, 978-3-11-070108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear and approximate categorization : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-22, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Moricheau-Airaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-464, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman; Silvia Palma; Anne Theissen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs approximate categorisation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gridina Gridina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Davidse; Wiltrud Mihatsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Rouanne; Jean-Claude Anscombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de &amp;quot;reformulation&amp;quot; autrement que par la typologie des marqueurs? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marqueurs ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.), Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.375-463, 2020, 9782340-041240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Inkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène D'Apote Vassiliadou; Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation and approximation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre la pause, la syntaxe et les marqueurs discursifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hirsch, I. Dirdikova &amp; C. Dodane (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2 (Rouanne &amp; Anscombre éds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2019, Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amours Jaunes de Tristan Corbière » (pp. 219-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomotto-Charra Violaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2019, 9782340-034198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui trop embrasse, mal étreint : pour une conception stricte de la notion de reformulation » (pp. 93-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landolsi, H. Svensson, M. Norén, C. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acta Upsaliensis, Studia Romanica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marqueurs c’est-à-dire (que) et cioè (a dire) : analyse contrastive français-italien » (pp. 124-145)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Óscar Loureda, Martha Rudka et Giovanni Parodi (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcadores del discurso y lingüística contrastiva en las lenguas románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberoamericana Vervuert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-9192-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Amours Jaunes de Tristan Corbière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-310, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est-à-dire (que), des emplois propositionnels aux emplois discursifs : poursuite du débat sur les connecteurs et les marqueurs discursifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dostie et F. Lefeuvre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’articulation du lexique, de la grammaire et du discours : marqueurs grammaticaux et marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.399-414, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Noms de sens général et variations interprétatives : la question de la sous-détermination et/ou de la polysémie de déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. François, A. E. Rifruejo &amp; Heidi Siller-Runggaldier (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013), Section 07 : Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.70-81, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : cela/ça veut dire (que), c’est-à-dire (que), autrement dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Anscombre; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Barkat-Defradas &amp; E. Motte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for Odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.229-253, 2016, 978-1-4438-9047-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Anscombre &amp; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélissa Barkat-Defradas; Elisabeth Motte-Florac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Cambridge Scholars Publishing, pp.229-253, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne et J.-C. Anscombre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je veux épouser une Tahitienne, à savoir Maeva » vs « L'auteur du Lac, c'est-à-dire Lamartine » : histoires kleibériennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux épouser une Tahitienne, à savoir Maeva&amp;quot; vs &amp;quot;L'auteur du Lac, c'est-à-dire Lamartine&amp;quot;: histoires kleiberiennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hilgert, S. Palma, P. Frath, R. Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen IV: Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, épure, pp.253-268, 2014, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de c’est-à-dire (que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Meyer; Nathalie Gettliffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: mélanges offerts à Jean-Christophe Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.105-122, 2013, 9782354100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Gettliffe &amp; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts en l’honneur de J.-C. Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de c’est-à-dire (que) et de ses correspondants dans les langues romanes : quelques remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casanova Herrero &amp; C. Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.453-464, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis de Saussure; Andrée Borillo; Marcel Vuillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence : regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-95, 2012, 9783034312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de &amp;quot;déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. de Saussure, A. Borillo et M. Vuillaume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence. Regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-95, 2012, 978-3-0343-1221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire que&amp;quot; : entre rupture et cohérence discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.209-218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c'est-à-dire (que)&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.251-261, 2005, Les marqueurs de glose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De id est à c’est-à-dire : le cheminement diachronique d’un gloseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de L'Université de Provence, pp.67-85, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à savoir&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.228-233, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Similatives: semantic sources, pathways, and types of usage, 46 (2), pp.296-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu émotionnel de patients victimes de lésion cérébrale acquise après apprentissage de régulation émotionnelle : une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Marmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charone Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.83 - 116. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61989/b153ar62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre une relation de Reformulation ? Un début de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Busquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, https://journals.openedition.org/discours/13996. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15t55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique du nom objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hafniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (sup1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03740463.2023.2249328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: Categorization and approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approximation in Morphology, 7 (1), pp.234-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation à la manière de simili(-)X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zerva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 229 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.229.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue et c’est le cas de le dire : marqueurs d'assentiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.296-315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00096.vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe reformuler dans les forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues, 207 (2022/3), pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de (W) revient à dire construction d’équivalence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une variété de (W) revient à dire construction d’équivalence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, invariant et plasticité langagière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes : dialogisme et altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En d’autres termes : dialogisme et altérité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interrogative en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Béguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Coveney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.180-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue: quelques pistes supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s): du Moyen Age aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition. An overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue : quelques pistes supplémentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores : les méandres de l’approximation catégorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments : que nous apprend le français préclassique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s) : du Moyen Age aux temps modernes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation, Le Français préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores: les méandres de l'approximation catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and valency: from theory to acquisition. An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transitivity and Valency, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures taxinomique, approximative et floue : quelques pistes supplémentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Balkaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manger en Grèce, Hors Série, pp.353-377. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceb.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer et déplacement : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer&amp;quot; et &amp;quot;déplacement&amp;quot; : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXVII (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans les blogs culinaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d’études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COULEURS, GOÛTS ET SENTEURS FRANCOPHONES 7, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique et / ou floue appliquées aux noms : quelques réflexions…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Types de noms et critères définitoires, 69 (2), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes définitionnels de la distinction massif / comptable : où en est-on des oppositions courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Opposition massif/comptable dans le domaine des noms, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.183.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire (que) : embrayeur d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Manuel d’analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.208-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.105-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SPloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions de sémantique nominale, 26, pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le sens grammatical. Référentiel à l’usage des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et dimension hédonique à travers le prisme des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une linguistique des odeurs, 181 (1), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation(s) des verbes anticausatifs en grec et en français : liens entre fréquence et données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La linguistique fondée sur l'usage, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et interprétation(s) de la structure anticausative en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedans&amp;quot; en emploi absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'espace en français et en coréen, 24, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la relation d’Élaboration: des approches intuitives aux approches formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (special issue), pp.183-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les synonymes de &amp;quot;dans l’ensemble&amp;quot; : de la généralité à la quantification totale, en passant par l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141-142, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens lexical et processus argumentatifs : le cas du connecteur français &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Word Meaning in Argumentative Dialogue, Hommage à Sorin Stati, 2008 (2), pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d’élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connecteurs de reformulation c’est-à-dire en français et δilaδi en grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.25 - 46. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.27.1.06vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the 42st Annual Meeting Department of Linguistics, pp.151-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation claire et approximative en grec et en français : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens Press, pp.123-140, 2022, Approches linguistiques comparatives grec moderne-français, 978-960-466-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences Humaines dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vermaelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des jeunes docteurs et doctorants de l’Université Marc Bloch de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, France. 1, pp.178, 2003, Entr'actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer ses compétences. Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear versus approximate categorisation: a crosslinguistic perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies, approximation et flou, Syntaxe et Sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose à la Renaissance, Le Français Préclassique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition, Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhénania : aspects syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellat J.-Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 10, pp.138, 2009, Syntaxe et Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de langues, les langues d’Europe : croisements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iorn Korzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 22, pp.201, 2007, Scolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de l’émotion dans la prosodie et fluence d’un patient cérébrolésé : Étude préliminaire de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes des XXXIVe Journées d'Études sur la Parole - JEP 2022, pp.90-98, 2022, 34e Journées d’Études sur la Parole (JEP2022), Parole, Geste, Musique : des unités à leur organisation. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EF42B9D"/>
+    <w:nsid w:val="72BD31A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vassiliadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1958-5910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassio Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard-Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behairi Lina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Hadji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habersetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2024.11.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Krasny-Pacini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne d'Apote Vassiliadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Benninger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimirska Elena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vladimirska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gridina Gridina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Moricheau-Airaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Inkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=173817" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisiel Anna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni Valentina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernasconi Beatrice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotiadou Georgia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marmisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kuppelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charone Attias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/b153ar62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t55" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00096.vas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2023.2249328" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Fotiadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.229.0037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Alvarez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guryev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Coveney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6947" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann-Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Biermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fotiadou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0073" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.27.1.06vas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marschal Florine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Sym&#233;onidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211720v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709541v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222372v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339061v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08107" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Voyiatzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925882v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Prigent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermaelen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790689v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellat J.-Ch." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iorn Korzen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isca-archive.org/jep_2022/briand22_jep.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vassiliadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1958-5910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassio Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard-Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behairi Lina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Hadji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habersetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2024.11.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Krasny-Pacini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne d'Apote Vassiliadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raguenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Laroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marschal Florine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Fotiadou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Sym&#233;onidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kuppelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotiadou Georgia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimirska Elena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Benninger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann Fischer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Voyiatzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisiel Anna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni Valentina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernasconi Beatrice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Moricheau-Airaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vladimirska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gridina Gridina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275601v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Inkova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=173817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marmisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charone Attias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/b153ar62" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t55" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2023.2249328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029883v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.229.0037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00096.vas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940821v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guryev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Coveney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687999v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6947" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278802v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045319v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann-Fischer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338992v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Biermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0073" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fotiadou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076307v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.27.1.06vas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925882v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Prigent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermaelen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276284v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellat J.-Ch." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iorn Korzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isca-archive.org/jep_2022/briand22_jep.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>