--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vassiliadou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1958-5910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle de l'expression de l'émotion dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et en Lettres, peut-on faire cours en langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behairi Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ben Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Habersetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Denis Le Pesant 2023. L'expression des émotions et des sentiments en français. Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2024.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséodidactique : état des lieux et perspectives applicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argot : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet Gremo : Groupe Régulation Émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art oratoire et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation(s) sociolinguistique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Arbitre et Régulation Émotionnelle dans la lésion cérébrale acquise : une étude Participative Transdisciplinaire (LA-REPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Cette histoire de la phrase française, des Serments de Strasbourg aux écritures numériques, Gilles Siouffi (éd.), 2021, Arles, Actes Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types d’unités et de procédures de segmentation&amp;quot; de M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Types d’unités et procédures de segmentation, M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds), 2020, Limoges, Lambert-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’acquisition des noms collectifs chez les apprentis lecteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singularité, pluralité et Nom collectif : une étude psycholinguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’interrogative en français, M.-J. Béguelin, A. Coveney & A. Guryev (éds), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attexta glossemata contextum saepe corrumpunt (Nicot, 1606) : la glose et ses gloses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses contrastives à l’étude des marqueurs discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation en langue et en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression indirecte d’émotions : perspectives discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression des émotions : regards croisés en linguistique et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gabès, SyPraL (UR22ES09); Université Grenoble Alpes, LIDILEM (EA 609), Apr 2026, Gabès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREMO-LING : Constituer un corpus de discours de patients présentant des lésions cérébrales acquises pour l’annotation et l’évaluation de leur expression émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corli, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat par les pairs à la faculté des Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marschal Florine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante : parcours et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la réussite étudiante, Jun 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and naming emotions after Acquired Brain Injury: Linguistic markers measuring patients’ progress before and after DBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind Matters: Advancements in Psychotherapy, 1st European DBT (Dialectical Behavioral Therapy) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation des émotions dans les récits des patients atteints de lésions cérébrales acquises : méthodes, difficultés et défis pour le traitement des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en dialogue : Analyser des discours atypiques, quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure GARDELLE et Laurence VINCENT-DURROUX, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs diaphasiques en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anastassiadis-Syméonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques comparatives du grec moderne 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Paris &amp; UMR SeDyL, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Emotions in Emotionally Dysregulated Speech: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of The International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Emotions in Acquired Brain Injury Patients' Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient-Oriented Language Processing, Proceedings of the First Workshop on Patient-Oriented Language Processing (CL4Health)@ LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Journée d’Orthophonie Langages écrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL Formation, Jun 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: fakeness/imitation, non-prototypicality and attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximo Workshop : Approximation in morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Masini; Muriel Norde; K. Van Goethem, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue / c’est le cas de le dire : marqueurs d'assentiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les marqueurs du dire II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Rouanne, May 2022, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42st Annual Meeting Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme, troubles développementaux du langage et prise en charge orthophonique : les pièges à éviter, les points théoriques et cliniques à retenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journée d’Orthophonie Multilinguisme, interculturalité et orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies Section, Analyse du corpus dans les études de langues et cultures romanes / Analysis of the corpora in studies of Romance languages and cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles développementaux du langage : théorie(s) et pratique(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d’étude sur les Troubles développementaux du langage, organisée par le Centre d’Excellence STRAS-ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Strasbourg (7 juin 2021).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Troubles Développementaux du Langage : théorie(s) et pratique(s). Synthèse de la journée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles développementaux du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence STRAS&amp;ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs &amp;quot;c’est-à-dire (que)&amp;quot; et &amp;quot;cioè (a dire)&amp;quot; : analyse contrastive français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium, Discourse Markers in Romance Languages : A Contrastive Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inés Recio Fernández, Diskurspartikeln und Kognition Group, May 2015, Heidelberg, Allemagne. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Catégorisation claire et approximative en grec et en français »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches comparatives grec moderne-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : comment évaluer ? Quelques conseils sur des épreuves discriminatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Fédération Nationale des Étudiants en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion d’altérité en linguistique romane »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes CILPR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, SLR, Jul 2019, Copenhague, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exemplification et sous-catégorisation : identité de mécanismes et altérité des moyens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4thInternational Symposium, Language for International Communication LINCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Latvia, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« X {type, genre, style} Y : anticipation de la relation d’inclusion catégorielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation In Consecutive And Simultaneous Cognitive Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LiLPa &amp; UPJŠ, Jun 2019, Košice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : éléments théoriques et expérimentaux, enjeux et recommandations à l’égard des orthophonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthophoniste face au patient bilingue ou plurilingue : quelles questions se poser, quelles réponses y apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Shiltigheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of an ongoing project: categorisation and approximation in French, Greek, Latvian and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de &amp;quot;(W) revient à dire&amp;quot; construction d’équivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE disant, que fait-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes sortes de reformulations : doit-on et/ou peut-on atteindre un consensus terminologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes&amp;quot; : dialogisme et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Symposium, Language for International Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en Grèce-XXIVe Congrès pluridisciplinaire des néo-hellénistes francophones </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Breuillot, Irène Tsamadou-Jacoberger, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe, pause et marqueurs discursifs : l’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Sco[nomina]lia1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ensemble : marqueur d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2173-2185, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Coherence in Greek Talk-Shows: the case of metalinguistic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Voyiatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fasciolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similatives: semantic sources, pathways, and types of usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisiel Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernasconi Beatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2), 175 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.161-175, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition vs Reformulation : pour une dichotomie stricte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-381, 2025, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux + noms d’humains : entre exclusion catégorielle et évaluation négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandrova, A., Cappeau, P. &amp; Meyer, J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains : pour une sémantique référentielle et textuelle. Études en l’honneur de Catherine Schnedecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de dire merci aux éditeurs avec un dernier article d’Histoires de dire... n’est-ce pas le cas de le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne, J.-C. Anscombre et G. Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.229-249, 2023, Sciences pour la communication, 9783034345941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs Approximate Categorization in French and Latvian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mihatsch, Hennecke, I., Kisiel, A.,Kolyaseva, A., Davidse, K., Brems, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type-noun constructions in Slavic, Germanic and Romance Languages: Semantics and Pragmatics on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.655-694, 2023, 978-3-11-070108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear and approximate categorization : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-22, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Moricheau-Airaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-464, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman; Silvia Palma; Anne Theissen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs approximate categorisation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gridina Gridina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Davidse; Wiltrud Mihatsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Rouanne; Jean-Claude Anscombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de &amp;quot;reformulation&amp;quot; autrement que par la typologie des marqueurs? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marqueurs ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.), Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.375-463, 2020, 9782340-041240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Inkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène D'Apote Vassiliadou; Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation and approximation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre la pause, la syntaxe et les marqueurs discursifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hirsch, I. Dirdikova &amp; C. Dodane (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2 (Rouanne &amp; Anscombre éds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2019, Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amours Jaunes de Tristan Corbière » (pp. 219-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomotto-Charra Violaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2019, 9782340-034198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui trop embrasse, mal étreint : pour une conception stricte de la notion de reformulation » (pp. 93-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landolsi, H. Svensson, M. Norén, C. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acta Upsaliensis, Studia Romanica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marqueurs c’est-à-dire (que) et cioè (a dire) : analyse contrastive français-italien » (pp. 124-145)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Óscar Loureda, Martha Rudka et Giovanni Parodi (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcadores del discurso y lingüística contrastiva en las lenguas románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberoamericana Vervuert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-9192-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Amours Jaunes de Tristan Corbière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-310, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est-à-dire (que), des emplois propositionnels aux emplois discursifs : poursuite du débat sur les connecteurs et les marqueurs discursifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dostie et F. Lefeuvre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’articulation du lexique, de la grammaire et du discours : marqueurs grammaticaux et marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.399-414, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Noms de sens général et variations interprétatives : la question de la sous-détermination et/ou de la polysémie de déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. François, A. E. Rifruejo &amp; Heidi Siller-Runggaldier (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013), Section 07 : Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.70-81, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : cela/ça veut dire (que), c’est-à-dire (que), autrement dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Anscombre; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Barkat-Defradas &amp; E. Motte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for Odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.229-253, 2016, 978-1-4438-9047-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Anscombre &amp; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélissa Barkat-Defradas; Elisabeth Motte-Florac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Cambridge Scholars Publishing, pp.229-253, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne et J.-C. Anscombre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je veux épouser une Tahitienne, à savoir Maeva » vs « L'auteur du Lac, c'est-à-dire Lamartine » : histoires kleibériennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux épouser une Tahitienne, à savoir Maeva&amp;quot; vs &amp;quot;L'auteur du Lac, c'est-à-dire Lamartine&amp;quot;: histoires kleiberiennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hilgert, S. Palma, P. Frath, R. Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen IV: Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, épure, pp.253-268, 2014, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de c’est-à-dire (que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Meyer; Nathalie Gettliffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: mélanges offerts à Jean-Christophe Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.105-122, 2013, 9782354100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Gettliffe &amp; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts en l’honneur de J.-C. Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de c’est-à-dire (que) et de ses correspondants dans les langues romanes : quelques remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casanova Herrero &amp; C. Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.453-464, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis de Saussure; Andrée Borillo; Marcel Vuillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence : regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-95, 2012, 9783034312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de &amp;quot;déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. de Saussure, A. Borillo et M. Vuillaume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence. Regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-95, 2012, 978-3-0343-1221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire que&amp;quot; : entre rupture et cohérence discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.209-218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c'est-à-dire (que)&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.251-261, 2005, Les marqueurs de glose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De id est à c’est-à-dire : le cheminement diachronique d’un gloseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de L'Université de Provence, pp.67-85, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à savoir&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.228-233, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Similatives: semantic sources, pathways, and types of usage, 46 (2), pp.296-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu émotionnel de patients victimes de lésion cérébrale acquise après apprentissage de régulation émotionnelle : une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Marmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charone Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.83 - 116. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61989/b153ar62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre une relation de Reformulation ? Un début de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Busquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, https://journals.openedition.org/discours/13996. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15t55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique du nom objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hafniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (sup1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03740463.2023.2249328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: Categorization and approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approximation in Morphology, 7 (1), pp.234-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation à la manière de simili(-)X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zerva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 229 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.229.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue et c’est le cas de le dire : marqueurs d'assentiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.296-315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00096.vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe reformuler dans les forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues, 207 (2022/3), pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de (W) revient à dire construction d’équivalence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une variété de (W) revient à dire construction d’équivalence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, invariant et plasticité langagière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes : dialogisme et altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En d’autres termes : dialogisme et altérité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interrogative en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Béguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Coveney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.180-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue: quelques pistes supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s): du Moyen Age aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition. An overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue : quelques pistes supplémentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores : les méandres de l’approximation catégorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments : que nous apprend le français préclassique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s) : du Moyen Age aux temps modernes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation, Le Français préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores: les méandres de l'approximation catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and valency: from theory to acquisition. An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transitivity and Valency, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures taxinomique, approximative et floue : quelques pistes supplémentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Balkaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manger en Grèce, Hors Série, pp.353-377. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceb.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer et déplacement : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer&amp;quot; et &amp;quot;déplacement&amp;quot; : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXVII (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans les blogs culinaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d’études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COULEURS, GOÛTS ET SENTEURS FRANCOPHONES 7, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique et / ou floue appliquées aux noms : quelques réflexions…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Types de noms et critères définitoires, 69 (2), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes définitionnels de la distinction massif / comptable : où en est-on des oppositions courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Opposition massif/comptable dans le domaine des noms, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.183.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire (que) : embrayeur d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Manuel d’analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.208-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.105-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SPloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions de sémantique nominale, 26, pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le sens grammatical. Référentiel à l’usage des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et dimension hédonique à travers le prisme des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une linguistique des odeurs, 181 (1), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation(s) des verbes anticausatifs en grec et en français : liens entre fréquence et données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La linguistique fondée sur l'usage, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et interprétation(s) de la structure anticausative en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedans&amp;quot; en emploi absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'espace en français et en coréen, 24, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la relation d’Élaboration: des approches intuitives aux approches formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (special issue), pp.183-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les synonymes de &amp;quot;dans l’ensemble&amp;quot; : de la généralité à la quantification totale, en passant par l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141-142, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens lexical et processus argumentatifs : le cas du connecteur français &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Word Meaning in Argumentative Dialogue, Hommage à Sorin Stati, 2008 (2), pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d’élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connecteurs de reformulation c’est-à-dire en français et δilaδi en grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.25 - 46. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.27.1.06vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the 42st Annual Meeting Department of Linguistics, pp.151-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation claire et approximative en grec et en français : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens Press, pp.123-140, 2022, Approches linguistiques comparatives grec moderne-français, 978-960-466-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences Humaines dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vermaelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des jeunes docteurs et doctorants de l’Université Marc Bloch de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, France. 1, pp.178, 2003, Entr'actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer ses compétences. Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear versus approximate categorisation: a crosslinguistic perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies, approximation et flou, Syntaxe et Sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose à la Renaissance, Le Français Préclassique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition, Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhénania : aspects syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellat J.-Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 10, pp.138, 2009, Syntaxe et Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de langues, les langues d’Europe : croisements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iorn Korzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 22, pp.201, 2007, Scolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de l’émotion dans la prosodie et fluence d’un patient cérébrolésé : Étude préliminaire de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes des XXXIVe Journées d'Études sur la Parole - JEP 2022, pp.90-98, 2022, 34e Journées d’Études sur la Parole (JEP2022), Parole, Geste, Musique : des unités à leur organisation. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vassiliadou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1958-5910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083820221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.161-175, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition vs Reformulation : pour une dichotomie stricte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une co-construction du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-381, 2025, 978-2-940817-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux + noms d’humains : entre exclusion catégorielle et évaluation négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandrova, A., Cappeau, P. &amp; Meyer, J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains : pour une sémantique référentielle et textuelle. Études en l’honneur de Catherine Schnedecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de dire merci aux éditeurs avec un dernier article d’Histoires de dire... n’est-ce pas le cas de le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne, J.-C. Anscombre et G. Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.229-249, 2023, Sciences pour la communication, 9783034345941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs Approximate Categorization in French and Latvian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mihatsch, Hennecke, I., Kisiel, A.,Kolyaseva, A., Davidse, K., Brems, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type-noun constructions in Slavic, Germanic and Romance Languages: Semantics and Pragmatics on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.655-694, 2023, 978-3-11-070108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear and approximate categorization : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-22, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear vs approximate categorisation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gridina Gridina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Davidse; Wiltrud Mihatsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de &amp;quot;reformulation&amp;quot; autrement que par la typologie des marqueurs? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Rouanne; Jean-Claude Anscombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marqueurs ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.), Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman; Silvia Palma; Anne Theissen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum, Mélanges en l’honneur d’Emilia Hilgert.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Moricheau-Airaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-464, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand chose et genre se croisent : catégorisation et noms atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.105-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet : Le Balcon. Éloge du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2021, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.375-463, 2020, 9782340-041240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Inkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène D'Apote Vassiliadou; Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation and approximation in French and Latvian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre la pause, la syntaxe et les marqueurs discursifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hirsch, I. Dirdikova &amp; C. Dodane (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2020, 978-2-600-06051-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amours Jaunes de Tristan Corbière » (pp. 219-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomotto-Charra Violaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2019, 9782340-034198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce à dire (que), qu’est-ce à dire, (W) revient à dire (que) : étonnement et allusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2 (Rouanne &amp; Anscombre éds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-249, 2019, Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire, Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui trop embrasse, mal étreint : pour une conception stricte de la notion de reformulation » (pp. 93-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landolsi, H. Svensson, M. Norén, C. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acta Upsaliensis, Studia Romanica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marqueurs c’est-à-dire (que) et cioè (a dire) : analyse contrastive français-italien » (pp. 124-145)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Óscar Loureda, Martha Rudka et Giovanni Parodi (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcadores del discurso y lingüística contrastiva en las lenguas románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberoamericana Vervuert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-9192-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Amours Jaunes de Tristan Corbière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres 2020, Grammaire et stylistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-310, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est-à-dire (que), des emplois propositionnels aux emplois discursifs : poursuite du débat sur les connecteurs et les marqueurs discursifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dostie et F. Lefeuvre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’articulation du lexique, de la grammaire et du discours : marqueurs grammaticaux et marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.399-414, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Noms de sens général et variations interprétatives : la question de la sous-détermination et/ou de la polysémie de déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. François, A. E. Rifruejo &amp; Heidi Siller-Runggaldier (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013), Section 07 : Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.70-81, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Anscombre &amp; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de réflexion sur le dire et le dit : cela/ça veut dire (que), c’est-à-dire (que), autrement dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Anscombre; L. Rouanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Barkat-Defradas &amp; E. Motte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for Odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.229-253, 2016, 978-1-4438-9047-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour names and hedonic dimension: evidence from Greek and French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélissa Barkat-Defradas; Elisabeth Motte-Florac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words for odours: Language skills and Cultural Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Cambridge Scholars Publishing, pp.229-253, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mouvements de réflexion sur le dire et le dit : c’est-à-dire (que), autrement dit, ça veut dire (que) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rouanne et J.-C. Anscombre (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.339-364, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je veux épouser une Tahitienne, à savoir Maeva » vs « L'auteur du Lac, c'est-à-dire Lamartine » : histoires kleibériennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux épouser une Tahitienne, à savoir Maeva&amp;quot; vs &amp;quot;L'auteur du Lac, c'est-à-dire Lamartine&amp;quot;: histoires kleiberiennes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hilgert, S. Palma, P. Frath, R. Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen IV: Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, épure, pp.253-268, 2014, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Gettliffe &amp; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts en l’honneur de J.-C. Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de c’est-à-dire (que) et de ses correspondants dans les langues romanes : quelques remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casanova Herrero &amp; C. Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.453-464, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle classe grammaticale pour les mots appelés connecteurs ? L’exemple de c’est-à-dire (que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Meyer; Nathalie Gettliffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: mélanges offerts à Jean-Christophe Pellat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.105-122, 2013, 9782354100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis de Saussure; Andrée Borillo; Marcel Vuillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence : regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-95, 2012, 9783034312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices sur les manifestations de la généralité nominale : le cas de &amp;quot;déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. de Saussure, A. Borillo et M. Vuillaume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire, lexique, référence. Regards sur le sens, Mélanges offerts à G. Kleiber pour ses quarante ans de carrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-95, 2012, 978-3-0343-1221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire que&amp;quot; : entre rupture et cohérence discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.209-218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c'est-à-dire (que)&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.251-261, 2005, Les marqueurs de glose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De id est à c’est-à-dire : le cheminement diachronique d’un gloseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de L'Université de Provence, pp.67-85, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à savoir&amp;quot;: fiche lexicographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Steuckardt &amp; A. Niklas-Salminen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs de glose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.228-233, 2005, 2853996166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des troubles du langage chez les enfants trilingues tchétchène, russe, français : apport de la typologie des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 241 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.241.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Similatives: semantic sources, pathways, and types of usage, 46 (2), pp.296-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu émotionnel de patients victimes de lésion cérébrale acquise après apprentissage de régulation émotionnelle : une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Marmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charone Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.83 - 116. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61989/b153ar62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre une relation de Reformulation ? Un début de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Busquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, https://journals.openedition.org/discours/13996. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15t55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique du nom objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hafniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (sup1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03740463.2023.2249328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: Categorization and approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Approximation in Morphology, 7 (1), pp.234-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation à la manière de simili(-)X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zerva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 229 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.229.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue et c’est le cas de le dire : marqueurs d'assentiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.296-315. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00096.vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe reformuler dans les forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues, 207 (2022/3), pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de (W) revient à dire construction d’équivalence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Vladimirska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une variété de (W) revient à dire construction d’équivalence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, invariant et plasticité langagière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Keromnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'altérité en linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.445-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interrogative en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Béguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Coveney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Guryev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.180-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En d’autres termes : dialogisme et altérité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes : dialogisme et altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue: quelques pistes supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s): du Moyen Age aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition. An overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique, approximative et floue : quelques pistes supplémentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores : les méandres de l’approximation catégorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose, ses gloses et leurs instruments : que nous apprend le français préclassique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s) : du Moyen Age aux temps modernes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation, Le Français préclassique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clapotis, murmures et autres manifestations sonores: les méandres de l'approximation catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and valency: from theory to acquisition. An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transitivity and Valency, 40 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures taxinomique, approximative et floue : quelques pistes supplémentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Balkaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manger en Grèce, Hors Série, pp.353-377. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceb.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer et déplacement : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) déplacer&amp;quot; et &amp;quot;déplacement&amp;quot; : questions de nominalisation et d’héritages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXVII (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans les blogs culinaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d’études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COULEURS, GOÛTS ET SENTEURS FRANCOPHONES 7, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes définitionnels de la distinction massif / comptable : où en est-on des oppositions courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Opposition massif/comptable dans le domaine des noms, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.183.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures taxinomique et / ou floue appliquées aux noms : quelques réflexions…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Types de noms et critères définitoires, 69 (2), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est-à-dire (que) : embrayeur d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Manuel d’analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.208-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.105-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SPloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions de sémantique nominale, 26, pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliadou Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le sens grammatical. Référentiel à l’usage des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires(s) de personnes : Qui est je ? Qui est tu ? Qui est il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et dimension hédonique à travers le prisme des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une linguistique des odeurs, 181 (1), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation(s) des verbes anticausatifs en grec et en français : liens entre fréquence et données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La linguistique fondée sur l'usage, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et interprétation(s) de la structure anticausative en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedans&amp;quot; en emploi absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'espace en français et en coréen, 24, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la relation d’Élaboration: des approches intuitives aux approches formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (special issue), pp.183-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les synonymes de &amp;quot;dans l’ensemble&amp;quot; : de la généralité à la quantification totale, en passant par l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141-142, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens lexical et processus argumentatifs : le cas du connecteur français &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Word Meaning in Argumentative Dialogue, Hommage à Sorin Stati, 2008 (2), pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d’élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les approches intuitives de la relation d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connecteurs de reformulation c’est-à-dire en français et δilaδi en grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.25 - 46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.27.1.06vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle de l'expression de l'émotion dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et en Lettres, peut-on faire cours en langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behairi Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ben Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Habersetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argot : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Denis Le Pesant 2023. L'expression des émotions et des sentiments en français. Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2024.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséodidactique : état des lieux et perspectives applicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet Gremo : Groupe Régulation Émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art oratoire et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation(s) sociolinguistique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Cette histoire de la phrase française, des Serments de Strasbourg aux écritures numériques, Gilles Siouffi (éd.), 2021, Arles, Actes Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Arbitre et Régulation Émotionnelle dans la lésion cérébrale acquise : une étude Participative Transdisciplinaire (LA-REPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types d’unités et de procédures de segmentation&amp;quot; de M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre Types d’unités et procédures de segmentation, M.-J. Béguelin, G. Corminboeuf et F. Lefeuvre (éds), 2020, Limoges, Lambert-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’acquisition des noms collectifs chez les apprentis lecteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singularité, pluralité et Nom collectif : une étude psycholinguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’interrogative en français, M.-J. Béguelin, A. Coveney & A. Guryev (éds), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attexta glossemata contextum saepe corrumpunt (Nicot, 1606) : la glose et ses gloses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et approximation en langue et en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la notion de reformulation autrement que par la typologie de ses marques ? Pour une analyse sémasiologique et onomasiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses contrastives à l’étude des marqueurs discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression indirecte d’émotions : perspectives discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression des émotions : regards croisés en linguistique et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gabès, SyPraL (UR22ES09); Université Grenoble Alpes, LIDILEM (EA 609), Apr 2026, Gabès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREMO-LING : Constituer un corpus de discours de patients présentant des lésions cérébrales acquises pour l’annotation et l’évaluation de leur expression émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corli, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat par les pairs à la faculté des Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marschal Florine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante : parcours et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la réussite étudiante, Jun 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and naming emotions after Acquired Brain Injury: Linguistic markers measuring patients’ progress before and after DBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind Matters: Advancements in Psychotherapy, 1st European DBT (Dialectical Behavioral Therapy) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Emotions in Emotionally Dysregulated Speech: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Krasny-Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of The International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation des émotions dans les récits des patients atteints de lésions cérébrales acquises : méthodes, difficultés et défis pour le traitement des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en dialogue : Analyser des discours atypiques, quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure GARDELLE et Laurence VINCENT-DURROUX, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs diaphasiques en grec et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anastassiadis-Syméonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques comparatives du grec moderne 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Paris &amp; UMR SeDyL, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Emotions in Acquired Brain Injury Patients' Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kuppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient-Oriented Language Processing, Proceedings of the First Workshop on Patient-Oriented Language Processing (CL4Health)@ LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Style in French: interpretative types and formal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension pragmatique de la communication orale et écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Journée d’Orthophonie Langages écrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL Formation, Jun 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’avoue / c’est le cas de le dire : marqueurs d'assentiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les marqueurs du dire II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Rouanne, May 2022, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in French and Greek: fakeness/imitation, non-prototypicality and attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximo Workshop : Approximation in morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Masini; Muriel Norde; K. Van Goethem, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42st Annual Meeting Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme, troubles développementaux du langage et prise en charge orthophonique : les pièges à éviter, les points théoriques et cliniques à retenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journée d’Orthophonie Multilinguisme, interculturalité et orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SROAL, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Troubles Développementaux du Langage : théorie(s) et pratique(s). Synthèse de la journée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles développementaux du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence STRAS&amp;ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies Section, Analyse du corpus dans les études de langues et cultures romanes / Analysis of the corpora in studies of Romance languages and cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles développementaux du langage : théorie(s) et pratique(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d’étude sur les Troubles développementaux du langage, organisée par le Centre d’Excellence STRAS-ND, l’équipe de recherche LISEC, l’Institut Saint-Charles et la Fondation Le Phare, Strasbourg (7 juin 2021).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des dictionnaires bilingues aux corpus parallèles ou comment le recours aux traductions se révèle primordial pour la détection de changements d’emplois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th International Scientific Conference of the University of Latvia, Romance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Catégorisation claire et approximative en grec et en français »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches comparatives grec moderne-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : comment évaluer ? Quelques conseils sur des épreuves discriminatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Fédération Nationale des Étudiants en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs &amp;quot;c’est-à-dire (que)&amp;quot; et &amp;quot;cioè (a dire)&amp;quot; : analyse contrastive français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium, Discourse Markers in Romance Languages : A Contrastive Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inés Recio Fernández, Diskurspartikeln und Kognition Group, May 2015, Heidelberg, Allemagne. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion d’altérité en linguistique romane »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes CILPR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, SLR, Jul 2019, Copenhague, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exemplification et sous-catégorisation : identité de mécanismes et altérité des moyens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4thInternational Symposium, Language for International Communication LINCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Latvia, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« X {type, genre, style} Y : anticipation de la relation d’inclusion catégorielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation In Consecutive And Simultaneous Cognitive Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LiLPa &amp; UPJŠ, Jun 2019, Košice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme : éléments théoriques et expérimentaux, enjeux et recommandations à l’égard des orthophonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthophoniste face au patient bilingue ou plurilingue : quelles questions se poser, quelles réponses y apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Shiltigheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of an ongoing project: categorisation and approximation in French, Greek, Latvian and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimirska Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, Pragmatic functions of type-noun constructions: a crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une variété de &amp;quot;(W) revient à dire&amp;quot; construction d’équivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE disant, que fait-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes sortes de reformulations : doit-on et/ou peut-on atteindre un consensus terminologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En d’autres termes&amp;quot; : dialogisme et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Symposium, Language for International Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des odeurs dans le discours culinaire grec et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en Grèce-XXIVe Congrès pluridisciplinaire des néo-hellénistes francophones </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Breuillot, Irène Tsamadou-Jacoberger, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe, pause et marqueurs discursifs : l’exemple de &amp;quot;c’est-à-dire (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des noms : le critère &amp;quot;se trouver + SP loc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Benninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Biermann Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Sco[nomina]lia1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ensemble : marqueur d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2173-2185, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Coherence in Greek Talk-Shows: the case of metalinguistic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Voyiatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Clinical Applications of NLP: Detecting Emotion Regulation via Emotional Categories and Expression Modes in French Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, France. pp.8347-8364, 2026, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63317/2bvg2jdxxcuc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pseudo(-) in Greek: a morpheme in categorization, approximation and depreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the 42st Annual Meeting Department of Linguistics, pp.151-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation claire et approximative en grec et en français : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens Press, pp.123-140, 2022, Approches linguistiques comparatives grec moderne-français, 978-960-466-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences Humaines dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vermaelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des jeunes docteurs et doctorants de l’Université Marc Bloch de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, France. 1, pp.178, 2003, Entr'actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similatives: semantic sources, pathways, and types of usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisiel Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernasconi Beatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2), 175 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fasciolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotiadou Georgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer ses compétences. Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crosslinguistic Perspective on Clear and Approximate categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022, 1-5275-8908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear versus approximate categorisation: a crosslinguistic perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies, approximation et flou, Syntaxe et Sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Gerhard-Krait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glose à la Renaissance, Le Français Préclassique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitivity and Valency: from theory to acquisition, Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène d'Apote Vassiliadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Fotiadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhénania : aspects syntaxiques et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellat J.-Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 10, pp.138, 2009, Syntaxe et Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de langues, les langues d’Europe : croisements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iorn Korzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 22, pp.201, 2007, Scolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de l’émotion dans la prosodie et fluence d’un patient cérébrolésé : Étude préliminaire de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassio Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vassiliadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes des XXXIVe Journées d'Études sur la Parole - JEP 2022, pp.90-98, 2022, 34e Journées d’Études sur la Parole (JEP2022), Parole, Geste, Musique : des unités à leur organisation. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72BD31A7"/>
+    <w:nsid w:val="C06BAF12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vassiliadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1958-5910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassio Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard-Krait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behairi Lina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Hadji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habersetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2024.11.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Krasny-Pacini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne d'Apote Vassiliadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raguenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Laroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marschal Florine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Fotiadou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Sym&#233;onidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kuppelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotiadou Georgia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimirska Elena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Benninger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann Fischer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Voyiatzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisiel Anna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni Valentina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernasconi Beatrice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Moricheau-Airaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vladimirska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gridina Gridina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275601v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Inkova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=173817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marmisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charone Attias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/b153ar62" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t55" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2023.2249328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029883v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.229.0037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00096.vas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940821v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guryev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Coveney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687999v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6947" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278802v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045319v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann-Fischer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338992v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Biermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0073" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fotiadou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076307v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.27.1.06vas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925882v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Prigent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermaelen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276284v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellat J.-Ch." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iorn Korzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isca-archive.org/jep_2022/briand22_jep.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vassiliadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1958-5910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083820221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/pour-une-co-construction-du-sens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Benninger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard-Krait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimirska Elena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne d'Apote Vassiliadou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vladimirska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gridina Gridina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Moricheau-Airaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Inkova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=173817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.241.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marmisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kuppelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charone Attias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Klein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/b153ar62" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t55" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2023.2249328" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Fotiadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.229.0037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00096.vas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guryev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Coveney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotiadou Georgia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceb.6947" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann-Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Biermann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fotiadou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258040v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.27.1.06vas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613149v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassio Briand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behairi Lina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Hadji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habersetzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2024.11.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Krasny-Pacini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790753v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429124v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906654v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raguenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Laroche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marschal Florine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Sym&#233;onidis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709529v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429080v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339064v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Biermann Fischer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076365v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08107" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Voyiatzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/2bvg2jdxxcuc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096288v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339058v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Prigent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vermaelen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisiel Anna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni Valentina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernasconi Beatrice" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05411935v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688270v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellat J.-Ch." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iorn Korzen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isca-archive.org/jep_2022/briand22_jep.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>